--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,1220 +66,1220 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (221)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (222)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pharmaceuticals and Personal Care Products on Insects</w:t>
+                <w:t xml:space="preserve">Invasive beetle Merizodus soledadinus meets unexpected clinical Acinetobacter baumannii in subantarctic Kerguelen Archipelago soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Previšić</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane a P Derocles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-121423-013316⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.533 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/3756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424134v1</w:t>
+                <w:t xml:space="preserve">hal-05621869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap to key traits of invasive Drosophilidae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/brv.70148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Costs of Biological Invasions in Marine Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Pharmaceuticals and Personal Care Products on Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Li</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aibin Zhan</w:t>
+                <w:t xml:space="preserve">Ana Previšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelios Katsanevakis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane a P Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.70099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-121423-013316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608447v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological processes shaping Antarctic terrestrial biodiversity change</w:t>
+                <w:t xml:space="preserve">Economic Costs of Biological Invasions in Marine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie A Mcgeoch</w:t>
+                <w:t xml:space="preserve">Liyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine R. Lee</w:t>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saxbee Affleck</w:t>
+                <w:t xml:space="preserve">Shan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M. Arblaster</w:t>
+                <w:t xml:space="preserve">Aibin Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohengrin Cavieres</w:t>
+                <w:t xml:space="preserve">Stelios Katsanevakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2 (1), pp.56-69. </w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44358-025-00113-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489207v1</w:t>
+                <w:t xml:space="preserve">hal-05608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic changes in natural populations of Anopheles gambiae s.l. at the onset of the long dry season in tropical savannahs of Burkina Faso, West Africa</w:t>
+                <w:t xml:space="preserve">Ecological processes shaping Antarctic terrestrial biodiversity change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadaka Mamai</w:t>
+                <w:t xml:space="preserve">Melodie A Mcgeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mouline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Jasmine R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+                <w:t xml:space="preserve">Saxbee Affleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+                <w:t xml:space="preserve">Julie M. Arblaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohengrin Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2026010⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (1), pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44358-025-00113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533628v1</w:t>
+                <w:t xml:space="preserve">hal-05489207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and bioconversion: Meta-analytical insights into microplastic effects on black soldier fly rearing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic changes in natural populations of Anopheles gambiae s.l. at the onset of the long dry season in tropical savannahs of Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Grossule</w:t>
+                <w:t xml:space="preserve">Wadaka Mamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chujun Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira E Mahmoud</w:t>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181120⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424234v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking agro‐ecosystem sustainability: exploring the bottom‐up effects of microbes, plants, and insect herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Aviles</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Lukasz L Stelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Maria</w:t>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+                <w:t xml:space="preserve">Guangmin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101784⟩</w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.465-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095298v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking agro‐ecosystem sustainability: exploring the bottom‐up effects of microbes, plants, and insect herbivores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz L Stelinski</w:t>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangmin Wang</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Tettamanti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.465-484. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766819v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
+                <w:t xml:space="preserve">Protocol to measure temporal consumption and feeding choices of Drosophila adults using capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Perrine Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Béatrice Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.209-226. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.103931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564149v1</w:t>
+                <w:t xml:space="preserve">hal-05232947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of the rarest animals: a second species of Micrognathozoa identified by machine learning</w:t>
               </w:r>
@@ -1393,1896 +1393,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to measure temporal consumption and feeding choices of Drosophila adults using capillaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Colombi</w:t>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Denis</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Wallart</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Clémentine Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (3), pp.103931. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232947v1</w:t>
+                <w:t xml:space="preserve">hal-05379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicity and bioconversion: Meta-analytical insights into microplastic effects on black soldier fly rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Muhammad Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Valentina Grossule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+                <w:t xml:space="preserve">Chujun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Goupil</w:t>
+                <w:t xml:space="preserve">Amira E Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1011, pp.181120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379280v1</w:t>
+                <w:t xml:space="preserve">hal-05424234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallels and discrepancies between non‐native species introductions and human migration</w:t>
+                <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
+                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Sousa</w:t>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Bortolus</w:t>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceray Aldemir</w:t>
+                <w:t xml:space="preserve">Annick Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole F. Angeli</w:t>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (3), pp.1365-1395. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (3), pp.101784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.70004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976463v1</w:t>
+                <w:t xml:space="preserve">hal-05095298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living together in a context of plant invasion: the example of the plant communities at the Iles Kerguelen</w:t>
+                <w:t xml:space="preserve">Parallels and discrepancies between non‐native species introductions and human migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bounous</w:t>
+                <w:t xml:space="preserve">Ronaldo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Le Falher</w:t>
+                <w:t xml:space="preserve">Alejandro Bortolus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Pillard</w:t>
+                <w:t xml:space="preserve">Ceray Aldemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole F. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44185-025-00112-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (3), pp.1365-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421659v1</w:t>
+                <w:t xml:space="preserve">hal-04976463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dispersal capacities during range expansion: size and behaviour matter in an arthropod invading the sub-Antarctic Kerguelen archipelago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Living together in a context of plant invasion: the example of the plant communities at the Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Bounous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1136⟩</w:t>
+              <w:t xml:space="preserve">npj Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44185-025-00112-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158200v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and ethical considerations in invasion science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ben Parker</w:t>
+                <w:t xml:space="preserve">Evolution of dispersal capacities during range expansion: size and behaviour matter in an arthropod invading the sub-Antarctic Kerguelen archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Błońska</w:t>
+                <w:t xml:space="preserve">Yannick Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeta Briski</w:t>
+                <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teun Everts</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.biae138. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2050), pp.20251136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biae138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921185v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural range expansion promotes stress resistance as a component of dispersal syndromes in non‐native insects</w:t>
+                <w:t xml:space="preserve">Conceptual and ethical considerations in invasion science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Géron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Phillip Joschka Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoël Hotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Błońska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeta Briski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10797⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.biae138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025312v1</w:t>
+                <w:t xml:space="preserve">hal-04921185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic responses reveal insight into interspecific variation in heat tolerance of three co-existing pest aphid species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Natural range expansion promotes stress resistance as a component of dispersal syndromes in non‐native insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.249365⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e10797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975897v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the plastic-eating insect Alphitobius diaperinus be used as a new biodegradation agent for synthetic plastic insulator wastes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.104315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of duration and type of cold acclimation on the subsequent cold tolerance of a tenebrionid beetle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metabolic responses reveal insight into interspecific variation in heat tolerance of three co-existing pest aphid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05053921v1</w:t>
+                <w:t xml:space="preserve">hal-04975897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tests of feeding behaviour, dietary breadth and cooperative feeding in a predatory carabid invading sub-Antarctic regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of duration and type of cold acclimation on the subsequent cold tolerance of a tenebrionid beetle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khodayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102025000082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.104100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105234v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental tests of feeding behaviour, dietary breadth and cooperative feeding in a predatory carabid invading sub-Antarctic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102025000082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05408346v1</w:t>
+                <w:t xml:space="preserve">hal-05105234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonionic surfactants on life history traits of Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35932-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04921115v1</w:t>
+                <w:t xml:space="preserve">hal-05408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of nonionic surfactants on life history traits of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.3809-3821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35932-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219689v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Abdou Khadre Mbacké Dia</w:t>
+                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Clarisse Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.111041. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.118811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993757v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of climate and anthropogenic change on future invasion risk of a solitary bee Amegilla pulchra</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3392,10625 +3392,10625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neglect of nonnative orthopterans as potential invaders: A call for awareness</w:t>
+                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Kulessa</w:t>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Soto</w:t>
+                <w:t xml:space="preserve">Ana Cristina Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Kouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Cheikh Abdou Khadre Mbacké Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13277⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.111041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264688v1</w:t>
+                <w:t xml:space="preserve">hal-04993757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Thoracic schwannoma as a diagnostic pitfall in both 18F-Choline PET/CT and 18F-FDG PET/CT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taming the terminological tempest in invasion science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Le Meur</w:t>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alemany</w:t>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Niel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Laís Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Macêdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1467344⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (4), pp.1357-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232903v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrequent long-range dispersal and evolution of a top terrestrial arthropod predator in the sub-Antarctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Jonas O. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Houghton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domagoj Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (2), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/730827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649253v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive non-native species in urban areas: An underexplored financial drain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Novoa</w:t>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170336⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429893v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The consequences of heatwaves for the reproductive success and physiology of the wingless sub-Antarctic fly Anatalanta aptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Defourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.103910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660794v1</w:t>
+                <w:t xml:space="preserve">hal-04649296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of heatwaves for the reproductive success and physiology of the wingless sub-Antarctic fly Anatalanta aptera</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrepancies between non-native and invasive species classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeta Briski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cano-Barbacil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Biological Invasions, 26, pp.371-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03184-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04649296v1</w:t>
+                <w:t xml:space="preserve">hal-04329193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancies between non-native and invasive species classifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Cano-Barbacil</w:t>
+                <w:t xml:space="preserve">Ants avoid food contaminated with micro- and nanoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendaline Le Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Masoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Manuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Falsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 360, pp.124625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03184-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329193v1</w:t>
+                <w:t xml:space="preserve">hal-04687655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ants avoid food contaminated with micro- and nanoplastics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilio Corti</w:t>
+                <w:t xml:space="preserve">Biological, ecological and trophic features of invasive mosquitoes and other hematophagous arthropods: What makes them successful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.33-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03158-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04687655v1</w:t>
+                <w:t xml:space="preserve">hal-04251710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological, ecological and trophic features of invasive mosquitoes and other hematophagous arthropods: What makes them successful?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+                <w:t xml:space="preserve">The neglect of nonnative orthopterans as potential invaders: A call for awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Kulessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-023-03158-5⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.994-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251710v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrequent long-range dispersal and evolution of a top terrestrial arthropod predator in the sub-Antarctic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case report: Thoracic schwannoma as a diagnostic pitfall in both 18F-Choline PET/CT and 18F-FDG PET/CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Houghton</w:t>
+                <w:t xml:space="preserve">Karim Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope Pascoe</w:t>
+                <w:t xml:space="preserve">Coline Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domagoj Gajski</w:t>
+                <w:t xml:space="preserve">Pierre Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/730827⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1467344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649241v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predatorsxx</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (3), pp.e10469. </w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.125798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10469xx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395158v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the terminological tempest in invasion science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laís Carneiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+                <w:t xml:space="preserve">Elsa Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Macêdo</w:t>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (4), pp.1357-1390. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 477, pp.135299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526694v1</w:t>
+                <w:t xml:space="preserve">hal-04660794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of non-native species and artificial water bodies on the trophic and functional niche of Mediterranean freshwater fish communities</w:t>
+                <w:t xml:space="preserve">Economic costs of invasive non-native species in urban areas: An underexplored financial drain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Toutain</w:t>
+                <w:t xml:space="preserve">Gustavo Heringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Belouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phillip J Haubrock</w:t>
+                <w:t xml:space="preserve">Romina D Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmak Kurtul</w:t>
+                <w:t xml:space="preserve">Alok Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 938, pp.173520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173520⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Science of the Total Environment, 917, pp.170336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615902v1</w:t>
+                <w:t xml:space="preserve">hal-04429893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone exposure induces metabolic stress and olfactory memory disturbance in honey bees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of non-native species and artificial water bodies on the trophic and functional niche of Mediterranean freshwater fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+                <w:t xml:space="preserve">Mathieu Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Creusot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmak Kurtul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140647⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 938, pp.173520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338015v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in understanding Lepidoptera cold tolerance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozone exposure induces metabolic stress and olfactory memory disturbance in honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Démares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103992⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.140647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766773v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming drives feedback between plant phenotypes and ecosystem functioning in sub-Antarctic ponds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in understanding Lepidoptera cold tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Izadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Joschka Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.103992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382961v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+                <w:t xml:space="preserve">Warming drives feedback between plant phenotypes and ecosystem functioning in sub-Antarctic ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Science of the Total Environment, 914, pp.169504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04329908v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172252⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04540055v1</w:t>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological invasions are a population‐level rather than a species‐level phenomenon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
+                <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17312⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.172252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04595914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04540055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating capture efficiency of pitfall traps based on sampling strategy and the movement of ground‐dwelling arthropods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Biological invasions are a population‐level rather than a species‐level phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Joschka Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B. Bonsall</w:t>
+                <w:t xml:space="preserve">Ali R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14174⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.e17312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264663v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Si-Yang Chen</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic drivers of aquatic plant communities in shallow pools and wallows on the sub‐Antarctic Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+                <w:t xml:space="preserve">Florian Mermillod‐blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Overgaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar‐dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.303-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-023-03122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099693v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of heavy metal and catechol contaminants in organic waste challenge the physiological performance of the bioconverter Hermetia illucens?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Devignes-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104469⟩</w:t>
+              <w:t xml:space="preserve">Trends in Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927205v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent predatory impacts of an invasive beetle across a subantarctic archipelago</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of phthalate and bisphenol plasticizers on the activity of glycolytic enzymes of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-41089-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.104533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225862v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive hematophagous arthropods and associated diseases in a changing world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (4), pp.561-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-05887-x⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04187507v1</w:t>
+                <w:t xml:space="preserve">hal-03987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phthalate and bisphenol plasticizers on the activity of glycolytic enzymes of the moth Spodoptera littoralis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Siaussat</w:t>
+                <w:t xml:space="preserve">Monetary impacts should be considered in biological invasion risk assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Joschka Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (11), pp.2309-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04165011v1</w:t>
+                <w:t xml:space="preserve">hal-04264681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Simulating capture efficiency of pitfall traps based on sampling strategy and the movement of ground‐dwelling arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Beidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Petrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph D. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Bonsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.2827-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03987618v1</w:t>
+                <w:t xml:space="preserve">hal-04264663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary impacts should be considered in biological invasion risk assessments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Probert</w:t>
+                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.103583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264681v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic drivers of aquatic plant communities in shallow pools and wallows on the sub‐Antarctic Iles Kerguelen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the presence of heavy metal and catechol contaminants in organic waste challenge the physiological performance of the bioconverter Hermetia illucens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Alaaeldin Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-023-03122-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.104469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068974v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Density-dependent predatory impacts of an invasive beetle across a subantarctic archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.14456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-41089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516465v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interspecific variations in molecular responses to various doses of heat and cold stress: The case of cereal aphids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasive hematophagous arthropods and associated diseases in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104520⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-05887-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04092075v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking long-term shifts in non-native freshwater macroinvertebrates across three European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interspecific variations in molecular responses to various doses of heat and cold stress: The case of cereal aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.104520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227936v1</w:t>
+                <w:t xml:space="preserve">hal-04092075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the hidden economic toll of biological invasions in the European Union</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+                <w:t xml:space="preserve">Tracking long-term shifts in non-native freshwater macroinvertebrates across three European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodey</w:t>
+                <w:t xml:space="preserve">Jes Jessen Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish Ahmed</w:t>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Várbíró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-023-00750-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 906, pp.167402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163594v2</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the insecticide-driven mutations in a crop pest insect: Evidence for multiple polymorphisms of acetylcholinesterase gene with potential relevance for resistance to chemicals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the hidden economic toll of biological invasions in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Mohamed</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-23309-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-023-00750-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826934v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does trait variance partitioning help us to understand plant community assembly? The example of pond communities in the Kerguelen Islands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the insecticide-driven mutations in a crop pest insect: Evidence for multiple polymorphisms of acetylcholinesterase gene with potential relevance for resistance to chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Elfiky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13217⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.18937-18955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-23309-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382947v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien species and climate change drive shifts in a riverine fish community and trait compositions over 35 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chunlong Liu</w:t>
+                <w:t xml:space="preserve">How does trait variance partitioning help us to understand plant community assembly? The example of pond communities in the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.e13217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971311v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon C M Hess</w:t>
+                <w:t xml:space="preserve">Alien species and climate change drive shifts in a riverine fish community and trait compositions over 35 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendaline Le Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 867, pp.161486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007040v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites make hosts more profitable but less available to predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (3), pp.e10469. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.08.479552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Helps Polar Invasives Establish and Flourish: Evidence from Long-Term Monitoring of the Blowfly Calliphora vicina</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccumulation and molecular effects of carbamazepine and methylmercury co-exposure in males of Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toke T Høye</w:t>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Holmstrup</w:t>
+                <w:t xml:space="preserve">Hugo Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology12010111⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 897, pp.165379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971409v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference report on preparedness for new emerging infectious disease epidemics and their socio-economic consequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Parneix</w:t>
+                <w:t xml:space="preserve">Climate Change Helps Polar Invasives Establish and Flourish: Evidence from Long-Term Monitoring of the Blowfly Calliphora vicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourichon</w:t>
+                <w:t xml:space="preserve">Hannah Sørine Gerlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toke T Høye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holmstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104705⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology12010111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185872v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation and molecular effects of carbamazepine and methylmercury co-exposure in males of Dreissena polymorpha</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conference report on preparedness for new emerging infectious disease epidemics and their socio-economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gaillet</w:t>
+                <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+                <w:t xml:space="preserve">M. Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+                <w:t xml:space="preserve">P. Parneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165379⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4), pp.104705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161067v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Niche Partitioning Occurs over Body Size but Not Nutrient Reserves nor Melanism in a Polar Carabid Beetle along an Altitudinal Gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Coux</w:t>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis R Pertierra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+                <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas J. Lembrechts</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects14020123⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013700v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprisingly high economic costs of biological invasions in protected areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Niche Partitioning Occurs over Body Size but Not Nutrient Reserves nor Melanism in a Polar Carabid Beetle along an Altitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Angulo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian Leung</w:t>
+                <w:t xml:space="preserve">Diane Espel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna J Turbelin</w:t>
+                <w:t xml:space="preserve">Camille Coux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Pertierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas J. Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02732-7⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14020123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592532v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondine Chevrie</w:t>
+                <w:t xml:space="preserve">The magnitude, diversity, and distribution of the economic costs of invasive terrestrial invertebrates worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Floch</w:t>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Capinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510631v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different doses of the catecholamine epinephrine on antioxidant responses of larvae of the flesh fly Sarcophaga dux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massive economic costs of biological invasions despite widespread knowledge gaps: a dual setback for India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desika Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16325-9⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.2017-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02780-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366437v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan prolonging mechanisms and insulin upregulation without fat accumulation in long-lived reproductives of a higher termite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic transfer of heavy metals along a pollution gradient in a terrestrial agro-industrial food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+                <w:t xml:space="preserve">Mustafa M. Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lupoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Hesselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.05.10.443390⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 413, pp.115748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448746v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic, cellular and defense responses to single and co-exposure to carbamazepine and methylmercury in Dreissena polymorpha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grandjean Dominique</w:t>
+                <w:t xml:space="preserve">Surprisingly high economic costs of biological invasions in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desika Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna J Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118933⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1995-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02732-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575444v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of heavy metals along a pollution gradient in a terrestrial agro-industrial food web</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic, cellular and defense responses to single and co-exposure to carbamazepine and methylmercury in Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandjean Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115748⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.118933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596103v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnitude, diversity, and distribution of the economic costs of invasive terrestrial invertebrates worldwide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Angulo</w:t>
+                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Chevrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phillip J Haubrock</w:t>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Capinha</w:t>
+                <w:t xml:space="preserve">Maeva Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 835, </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.e08576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860546v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive economic costs of biological invasions despite widespread knowledge gaps: a dual setback for India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of different doses of the catecholamine epinephrine on antioxidant responses of larvae of the flesh fly Sarcophaga dux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina D. Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eman A. Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (7), pp.2017-2039. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (7), pp.10408-10415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02780-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656993v1</w:t>
+                <w:t xml:space="preserve">hal-03366437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifespan prolonging mechanisms and insulin upregulation without fat accumulation in long-lived reproductives of a higher termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin D. Hoffmann</w:t>
+                <w:t xml:space="preserve">Sarah Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+                <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Taheri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lupoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom JM Van Dooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02791-w⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.05.10.443390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781179v1</w:t>
+                <w:t xml:space="preserve">hal-03448746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gaia Sperandii</w:t>
+                <w:t xml:space="preserve">Benjamin D. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155102⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.2041-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02791-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638923v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rising threat of climate change for arthropods from Earth’s cold regions: Taxonomic rather than native status drives species sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (20), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the damage costs of invasive alien species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gaia Sperandii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 834, pp.155102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02586-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329717v1</w:t>
+                <w:t xml:space="preserve">hal-03638923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Adjustments in Thermal Tolerance and the Metabolome to Daily Environmental Changes – A Field Study on the Arctic Seed Bug Nysius groenlandicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasja Krog Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hamann Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bahrndorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.818485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.818485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological Responses of the Lesser Mealworm Alphitobius diaperinus Exposed to Desiccating Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Modelling the damage costs of invasive alien species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Hudgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.826458⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1949-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02586-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629576v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiological Responses of the Lesser Mealworm Alphitobius diaperinus Exposed to Desiccating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.826458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.826458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518443v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology under bottom-up control: change in host quality induces diapause in parasitic wasps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.8⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047009v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Verbrugge</w:t>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Diagne</w:t>
+                <w:t xml:space="preserve">Michèle Tarayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848 (9), pp.2077-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192020v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Manfrini</w:t>
+                <w:t xml:space="preserve">Non-English languages enrich scientific knowledge: The example of economic costs of biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime Adamjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 775, pp.144441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329746v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting Manual and Automated Assessment of Thermal Stress Responses and Larval Body Size in Black Soldier Flies and Houseflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel G. Taylor</w:t>
+                <w:t xml:space="preserve">Stine Frey Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Skrubbeltrang Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bahrndorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Marie Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasja Krog Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12050380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329756v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Holmstrup</w:t>
+                <w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna J. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155982v1</w:t>
+                <w:t xml:space="preserve">hal-03329736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Manfrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.191-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993311v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Manual and Automated Assessment of Thermal Stress Responses and Larval Body Size in Black Soldier Flies and Houseflies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Bahrndorff</w:t>
+                <w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Marie Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasja Krog Noer</w:t>
+                <w:t xml:space="preserve">Zarah Pattison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel G Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12050380⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 775, pp.145238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222804v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N. Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip J. Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeoBiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 67, pp.427-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329736v1</w:t>
+                <w:t xml:space="preserve">hal-03329756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-English languages enrich scientific knowledge: The example of economic costs of biological invasions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danish A. Ahmed</w:t>
+                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapho-Lou Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holmstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.129905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192043v1</w:t>
+                <w:t xml:space="preserve">hal-03155982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Susceptibility to Commercial Insecticides among Populations of the Lesser Mealworm Alphitobius diaperinus Collected from Poultry Houses in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phenology under bottom-up control: change in host quality induces diapause in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12040309⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187719v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once upon a time in the far south: Influence of local drivers and functional traits on plant invasion in the harsh sub‐Antarctic islands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in the Susceptibility to Commercial Insecticides among Populations of the Lesser Mealworm Alphitobius diaperinus Collected from Poultry Houses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12040309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03362958v1</w:t>
+                <w:t xml:space="preserve">hal-03187719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent metabolomic profiles of cold-exposed mature and immature females of tropical versus temperate Drosophila species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Once upon a time in the far south: Influence of local drivers and functional traits on plant invasion in the harsh sub‐Antarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Kreiman</w:t>
+                <w:t xml:space="preserve">Manuele Bazzichetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Schilman</w:t>
+                <w:t xml:space="preserve">Marta Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Hasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.110995. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.e13057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.110995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235463v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living with predators at the larval stage has differential long-lasting effects on adult life history and physiological traits in two anopheline mosquito species</w:t>
+                <w:t xml:space="preserve">Divergent metabolomic profiles of cold-exposed mature and immature females of tropical versus temperate Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Julián Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Kreiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Schilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104234⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.110995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.110995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222789v1</w:t>
+                <w:t xml:space="preserve">hal-03235463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huff and puff and blow down: invasive plants traits response to strong winds at the Southern Oceanic Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (11), pp.1919-1929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.08249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium, inorganic mercury and methyl-mercury on the physiology and metabolomic profiles of shoots of the macrophyte Elodea nuttallii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Living with predators at the larval stage has differential long-lasting effects on adult life history and physiological traits in two anopheline mosquito species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.104234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393954v1</w:t>
+                <w:t xml:space="preserve">hal-03222789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local-scale dynamics of plant-pesticide interactions in a northern Brittany agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Antonella Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 744, pp.140772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Phenotypic Traits Associated with Insect Dispersal Polymorphism, and Experimental Designs for Sorting out Resident and Disperser Phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effects of cadmium, inorganic mercury and methyl-mercury on the physiology and metabolomic profiles of shoots of the macrophyte Elodea nuttallii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11040214⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.113557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563235v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevational range shift on the morphology and physiology of a carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Phenotypic Traits Associated with Insect Dispersal Polymorphism, and Experimental Designs for Sorting out Resident and Disperser Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1234. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.E214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57868-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects11040214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470912v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlight on the invasion of a carabid beetle on an oceanic island over a 105-year period</w:t>
+                <w:t xml:space="preserve">Effects of elevational range shift on the morphology and physiology of a carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lambret</w:t>
+                <w:t xml:space="preserve">E Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">L Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.17103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72754-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57868-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001245v1</w:t>
+                <w:t xml:space="preserve">hal-02470912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spotlight on the invasion of a carabid beetle on an oceanic island over a 105-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Philippe Lambret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+                <w:t xml:space="preserve">Alexia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Convey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72754-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926395v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-core heat distribution control for adaptive damping and stiffness tuning of composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Verdin</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Chevallier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (2), pp.280-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020548v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">In-core heat distribution control for adaptive damping and stiffness tuning of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">Benoît Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.065002 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280456v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal tolerance patterns of a carabid beetle sampled along invasion and altitudinal gradients at a sub-Antarctic island</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+                <w:t xml:space="preserve">Effects of DEHP on post-embryonic development, nuclear receptor expression, metabolite and ecdysteroid concentrations of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Curtit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pillard</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2019.102447⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.725-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397725v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEHP on post-embryonic development, nuclear receptor expression, metabolite and ecdysteroid concentrations of the moth Spodoptera littoralis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Maria</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical responses to thermal stress vary among genotypes in the parasitic wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cordeiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erika Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899941v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Thermal tolerance patterns of a carabid beetle sampled along invasion and altitudinal gradients at a sub-Antarctic island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Bérengère Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.102447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2019.102447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150226v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distinct phenotypic signatures of dispersal and stress in an arthropod model from physiology to life history</w:t>
               </w:r>
@@ -14022,51 +14022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Masier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14107,9603 +14107,9591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935097v1</w:t>
+                <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multilevel antibiotic-induced perturbations to biological systems Early-life exposure induces long-lasting damages to muscle structure and mitochondrial metabolism in flies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833971v2</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Approach to Deciphering the Molecular Mechanisms Involved in the Direct and Intergenerational Effect of Ibuprofen on Mosquito Aedes aegypti</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00988⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.345-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01833970v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Youn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.jeb169342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Adaptations, Ecological Filtering, and Dispersal Central to Insect Invasions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">The multilevel antibiotic-induced perturbations to biological systems Early-life exposure induces long-lasting damages to muscle structure and mitochondrial metabolism in flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Mccauley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+                <w:t xml:space="preserve">Hesham Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-020117-043315⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.821-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01696977v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Multiscale Approach to Deciphering the Molecular Mechanisms Involved in the Direct and Intergenerational Effect of Ibuprofen on Mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (14), pp.7937-7950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717751v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on chill coma recovery in the ladybird, Harmonia axyridis Ontogenetic profile, effect of repeated cold exposures, and capacity to predict winter survival</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807843v1</w:t>
+                <w:t xml:space="preserve">hal-01935097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on chill coma recovery in the ladybird, Harmonia axyridis Ontogenetic profile, effect of repeated cold exposures, and capacity to predict winter survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Michal Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739501v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The responses of cucumber plants subjected to different salinity or fertilizer concentrations and reproductive success of Tetranychus urticae mites on these plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-018-0246-y⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2568-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771480v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct physiological, biochemical and morphometric adjustments in the malaria vectors Anopheles gambiae and A. coluzzii as means to survive dry season conditions in Burkina Faso</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Siaussat</w:t>
+                <w:t xml:space="preserve">The responses of cucumber plants subjected to different salinity or fertilizer concentrations and reproductive success of Tetranychus urticae mites on these plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khodayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Braman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatemeh Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.174433⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-018-0246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744160v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar post-stress metabolic trajectories in young and old flies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct physiological, biochemical and morphometric adjustments in the malaria vectors Anopheles gambiae and A. coluzzii as means to survive dry season conditions in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Colinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Montazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Braman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trabalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.08.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (6), pp.jeb174433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.174433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671539v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Similar post-stress metabolic trajectories in young and old flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468133v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the ecology of Merizodus soledadinus, a predatory carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2134-z⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654276v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding choice and predation pressure of two invasive gammarids, Gammarus tigrinus and Dikerogammarus villosus, under increasing temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the ecology of Merizodus soledadinus, a predatory carabid beetle invading the sub-Antarctic Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2312-3⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (11), pp.2201-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158618v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes in the spiracles of Anopheles gambiae s.l (Diptera) as a response to the dry season conditions in Burkina Faso (West Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-1289-0⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259208v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Puzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Javal</w:t>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Berková</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Šimek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1861 (11), pp.1736-1745. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706322v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Monitoring Dry Season Persistence of Anopheles gambiae s.l. Populations in a Contained Semi-Field System in Southwestern Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadaka Mamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Anicet Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjv174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475827v1</w:t>
+                <w:t xml:space="preserve">hal-01299974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative physiological plasticity to desiccation in distinct populations of the malarial mosquito Anopheles coluzzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simard</w:t>
+                <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Berková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Šimek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1861 (11), pp.1736-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1854-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404178v1</w:t>
+                <w:t xml:space="preserve">hal-04706322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and metabolic effects of sublethal doses of two insecticides, chlorpyrifos and methomyl, in the Egyptian cotton leafworm, Spodoptera littoralis (Boisduval) (Lepidoptera: Noctuidae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.3086-3096. </w:t>
+              <w:t xml:space="preserve">Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5710-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231427v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses to temperature in Merizodus soledadinus (Col., Carabidae), a subpolar carabid beetle invading sub-Antarctic islands</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral and metabolic effects of sublethal doses of two insecticides, chlorpyrifos and methomyl, in the Egyptian cotton leafworm, Spodoptera littoralis (Boisduval) (Lepidoptera: Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1600-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3086-3096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5710-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255879v1</w:t>
+                <w:t xml:space="preserve">hal-01231427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to soil salinity in terrestrial species: Does plasticity and underlying physiology differ among specialized ground-dwelling spiders?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative physiological plasticity to desiccation in distinct populations of the malarial mosquito Anopheles coluzzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1854-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371663v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Dry Season Persistence of Anopheles gambiae s.l. Populations in a Contained Semi-Field System in Southwestern Burkina Faso, West Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding choice and predation pressure of two invasive gammarids, Gammarus tigrinus and Dikerogammarus villosus, under increasing temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Anicet Ouédraogo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjv174⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 781 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2312-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299974v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological changes in the spiracles of Anopheles gambiae s.l (Diptera) as a response to the dry season conditions in Burkina Faso (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadaka Mamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Parvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Le Lannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-1289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255878v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Comparative salinity tolerance in native flies from the subantarctic Kerguelen Islands: a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vingère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-014-1605-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706332v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations in a range-expanding arthropod</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2350⟩</w:t>
+              <w:t xml:space="preserve">Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380569v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history evolution in response to changes in metapopulation structure in an arthropod herbivore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Metabolic adaptations in a range-expanding arthropod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien H.P. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas van Leeuwen</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby Stoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12612⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.6556-6564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255831v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oxidative stress and activities of antioxidant enzymes depicts the negative systemic effect of iron-containing fertilizers and plant phenolic compounds in the desert locust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Life-history evolution in response to changes in metapopulation structure in an arthropod herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Roissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7391-9⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1408-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408380v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Assessment of oxidative stress and activities of antioxidant enzymes depicts the negative systemic effect of iron-containing fertilizers and plant phenolic compounds in the desert locust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Koštál</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataza A. Dorrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman A. Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (21), pp.21989-22000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7391-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371831v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Berková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Koštál</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1861 (11), pp.1736-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255846v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3073-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328985v1</w:t>
+                <w:t xml:space="preserve">hal-01255846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of relative humidity and trophic resources in governing ecological niche of the invasive carabid beetle Merizodus soledadinus in the Kerguelen archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93-94, pp.42-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining two-dimensional gel electrophoresis and metabolomic data in support of dry-season survival in the two main species of the malarial mosquito Anopheles gambiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rock K. Dabiré</w:t>
+                <w:t xml:space="preserve">Wing morphology of the active flyer Calliphora vicina (Diptera: Calliphoridae) during its invasion of a sub-Antarctic archipelago where insect flightlessness is the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.08.031⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01234296v1</w:t>
+                <w:t xml:space="preserve">hal-01328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES INVASIONS BIOLOGIQUES : LA NÉCESSITÉ DE FÉDÉRER POUR MIEUX COMPRENDRE UN PHÉNOMÈNE AUX ENJEUX ÉCOLOGIQUES, SOCIO-CULTURELS ET ÉCONOMIQUES MAJEURS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Hilde Petra van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046819v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70 (Supplément 12), pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476061v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réchauffement climatique dans le succès invasif de certains insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 291, pp.70-71</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (Supplément 12), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214651v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining two-dimensionalgelelectrophoresis and metabolomicdatainsupportofdry-season survivalinthetwomainspeciesofthemalarial mosquito Anopheles gambiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Combining two-dimensional gel electrophoresis and metabolomic data in support of dry-season survival in the two main species of the malarial mosquito Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadaka Mamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Foucreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Rock Dabiré</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirically simulated spatial sorting points at fast epigenetic changes in dispersal behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Influence du réchauffement climatique dans le succès invasif de certains insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-015-9756-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142665v1</w:t>
+                <w:t xml:space="preserve">hal-01214651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">LES INVASIONS BIOLOGIQUES : LA NÉCESSITÉ DE FÉDÉRER POUR MIEUX COMPRENDRE UN PHÉNOMÈNE AUX ENJEUX ÉCOLOGIQUES, SOCIO-CULTURELS ET ÉCONOMIQUES MAJEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2015, 70 (Supplement 12), pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530673v1</w:t>
+                <w:t xml:space="preserve">hal-03046819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic stressors and stress responses: What commonalities appear between species across biological organization levels?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Combining two-dimensional gel electrophoresis and metabolomic data in support of dry-season survival in the two main species of the malarial mosquito Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Hennion</w:t>
+                <w:t xml:space="preserve">W. Mamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock K. Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01132697v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects in fluctuating thermal environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abiotic stressors and stress responses: What commonalities appear between species across biological organization levels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-010814-021017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090471v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasions biologiques et fonctionnement des écosystèmes ; caractérisation des impacts écologiques liés aux espèces invasives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insects in fluctuating thermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (1), pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-010814-021017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533304v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation socio-économique et gestion des invasions biologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Invasions biologiques et fonctionnement des écosystèmes ; caractérisation des impacts écologiques liés aux espèces invasives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.172-174</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530644v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques : la nécessité de fédérer pour mieux comprendre un phénomène aux enjeux écologiques, socio-culturels et économiques majeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation socio-économique et gestion des invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.8-11</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.172-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530471v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVASIONS BIOLOGIQUES ET FONCTIONNEMENT DES ÉCOSYSTÈMES ; CARACTÉRISATION DES IMPACTS ÉCOLOGIQUES LIÉS AUX ESPÈCES INVASIVES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les invasions biologiques : la nécessité de fédérer pour mieux comprendre un phénomène aux enjeux écologiques, socio-culturels et économiques majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70 (Supplement 12), pp.49-52</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121013v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in wing size and shape between geographic populations of the malaria vector, Anopheles coluzzii in Burkina Faso (West Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INVASIONS BIOLOGIQUES ET FONCTIONNEMENT DES ÉCOSYSTÈMES ; CARACTÉRISATION DES IMPACTS ÉCOLOGIQUES LIÉS AUX ESPÈCES INVASIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (Supplement 12), pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102745v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling of Lolium perenne shows functional integration of metabolic responses to diverse subtoxic conditions of chemical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Antonella Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (7), pp.1801-1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eru518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’invasions biologiques : de l’approche descriptive à l’approche prédictive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.110-113</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12 (12), pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530759v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invasions biologiques : potentiel invasif et plasticité des traits d’histoire de vie des espèces introduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sup12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the habitats colonized by the alien ground beetle Merizodus soledadinus at the Kerguelen islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Processus d’invasions biologiques : de l’approche descriptive à l’approche prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12 (12), pp.28-32</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530621v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of earthworms to chemicals in anthropogenic landscapes, physiological mechanisms and soil ecological implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pallois</w:t>
+                <w:t xml:space="preserve">Seasonal variation in wing size and shape between geographic populations of the malaria vector, Anopheles coluzzii in Burkina Faso (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock K. Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2014.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005821v1</w:t>
+                <w:t xml:space="preserve">hal-01102745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations of a native Subantarctic flightless fly to dehydration stress: More plastic than we throught?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel C. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S. Hik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czech Polar Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.123-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5817/CPR2014-2-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the metabolic and biochemical underpinnings assisting dry-season survival in female malaria mosquitoes of the Anopheles gambiae complex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Rock Dabiré</w:t>
+                <w:t xml:space="preserve">Acclimation of earthworms to chemicals in anthropogenic landscapes, physiological mechanisms and soil ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072208v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary live yeast alters metabolic profiles, protein biosynthesis and thermal stress tolerance of Drosophila melanogaster</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel insights into the metabolic and biochemical underpinnings assisting dry-season survival in female malaria mosquitoes of the Anopheles gambiae complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadaka Mamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rock Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (11), pp.102-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999532v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and Ecdysteroid Variations in Anopheles gambiae s.l. Mosquitoes Exposed to the Stressful Conditions of the Dry Season in Burkina Faso, West Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary live yeast alters metabolic profiles, protein biosynthesis and thermal stress tolerance of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/675697⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170, pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061915v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in the cold hardiness of the two-spotted spider mite females (Acari: Tetranychidae).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolomic and Ecdysteroid Variations in Anopheles gambiae s.l. Mosquitoes Exposed to the Stressful Conditions of the Dry Season in Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadaka Mamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.486-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/EN13086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957564v1</w:t>
+                <w:t xml:space="preserve">hal-01061915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fingerprinting of the responses to salinity in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bical</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (1), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seasonal changes in the cold hardiness of the two-spotted spider mite females (Acari: Tetranychidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khodayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Moharramipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (6), pp.1415-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/EN13086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.03.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00815924v1</w:t>
+                <w:t xml:space="preserve">hal-00957564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low environmentally relevant levels of bioactive xenobiotics and associated degradation products cause cryptic perturbations of metabolism and molecular stress responses in Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lawniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert119⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858016v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary sugars affect cold tolerance of Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+                <w:t xml:space="preserve">Low environmentally relevant levels of bioactive xenobiotics and associated degradation products cause cryptic perturbations of metabolism and molecular stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Antonella Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréïna Nuttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0471-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (10), pp.2753-2766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858093v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Metabolic Changes Associated with Diapause Syndrome and Cold Acclimation in the Two-Spotted Spider Mite Tetranychus urticae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+                <w:t xml:space="preserve">Dietary sugars affect cold tolerance of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054025⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.608-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0471-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812070v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cold tolerance plasticity correlate with the thermal environment and metabolic profiles of a parasitoid wasp ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Metabolic Changes Associated with Diapause Syndrome and Cold Acclimation in the Two-Spotted Spider Mite Tetranychus urticae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khodayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Moharramipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.10.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00766585v1</w:t>
+                <w:t xml:space="preserve">hal-00812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat shock protein responses to salinity, food deprivation, and temperature in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does cold tolerance plasticity correlate with the thermal environment and metabolic profiles of a parasitoid wasp ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-012-1252-x⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797891v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
+                <w:t xml:space="preserve">Heat shock protein responses to salinity, food deprivation, and temperature in the invasive ground beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0403-x⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-012-1252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00860973v1</w:t>
+                <w:t xml:space="preserve">hal-00797891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1641-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0403-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823715v1</w:t>
+                <w:t xml:space="preserve">hal-00860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna L. Kelley</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801357v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00677499v1</w:t>
+                <w:t xml:space="preserve">hal-00747080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermal biology of the alien ground beetle Merizodus soledadinus introduced to the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-1096-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00740179v1</w:t>
+                <w:t xml:space="preserve">hal-00688852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diet and salinity on the survival, egg laying and metabolic fingerprints of the ground-dwelling spider Arctosa fulvolineata (Araneae, Lycosidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Starvation resistance and effects of diet on energy reserves in a predatory ground beetle (Merizodus soledadinus; Carabidae) invading the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 163 (3-4), pp.388-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 161 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00747080v1</w:t>
+                <w:t xml:space="preserve">hal-00677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal biology of the alien ground beetle Merizodus soledadinus introduced to the Kerguelen Islands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Habitat use, but not dispersal limitation, as the mechanism behind the aggregated population structure of the mygalomorph species Atypus affinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deruytter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Decae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-1096-9⟩</w:t>
+              <w:t xml:space="preserve">Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/157075611X617094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688852v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Proteomic Profiling of Diapause in the Aphid Parasitoid Praon volucre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Teets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin T. Peyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna L. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032606⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (50), pp.20744-20749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740219v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Metabolic and Proteomic Profiling of Diapause in the Aphid Parasitoid Praon volucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Charoy-Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717742v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26(3), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.01985.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01610002v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acclimation and diapause on the thermal tolerance of the two-spotted spider mite Tetranychus urticae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khodayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Moharramipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Jalali Javaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.419-423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined transcriptomic and metabolomic approach uncovers molecular mechanisms of cold tolerance in a temperate flesh fly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Accuracy of pitfall traps for monitoring populations of the amphipod Orchestia gammarella (Pallas 1766) in saltmarshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Decae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deruytter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00042.2012⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.314 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738640v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different acclimation temperatures and duration on the chill coma temperature and oxygen consumption in the tenebrionid beetle Alphitobius diaperinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combined transcriptomic and metabolomic approach uncovers molecular mechanisms of cold tolerance in a temperate flesh fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Teets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin T. Peyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Ragland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00851.x⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (15), pp.764-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00042.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00768029v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects of CO2 anaesthesia in Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of different acclimation temperatures and duration on the chill coma temperature and oxygen consumption in the tenebrionid beetle Alphitobius diaperinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0601⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.354-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780202v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00768029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical thermal minima of three sub-Antarctic insects from the French southern Indian Ocean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antarctic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.43-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0954102011000782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic effects of CO2 anaesthesia in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1050-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02644546v1</w:t>
+                <w:t xml:space="preserve">hal-00780202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat phenotyping of two sub-Antarctic flies by metabolic fingerprinting: Evidence for a species outside its home?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bical</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162 (4), pp.406-412. </w:t>
@@ -23747,4095 +23735,4241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the sub-Antarctic Kerguelen Islands for the assessment of the vulnerability of native communities to climate change, alien insect invasions and plant viruses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Cozic</w:t>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-011-9946-5⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599379v1</w:t>
+                <w:t xml:space="preserve">hal-02644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the time-temperature-mortality relationship in the chill-susceptible beetle, Alphitobius diaperinus, exposed to fluctuating thermal regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seasonal changes of free amino acids and thermal hysteresis in overwintering heteropteran insect, Pyrrhocoris apterus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rozsypal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (2), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00654081v1</w:t>
+                <w:t xml:space="preserve">hal-00629829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of free amino acids and thermal hysteresis in overwintering heteropteran insect, Pyrrhocoris apterus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Long-term after-effects of cold exposure in adult Alphitobius diaperinus (Tenebrionidae): the need to link survival ability with subsequent reproductive success.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Rozsypal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2011.06.017⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2010.01243.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00629829v1</w:t>
+                <w:t xml:space="preserve">hal-00590681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term after-effects of cold exposure in adult Alphitobius diaperinus (Tenebrionidae): the need to link survival ability with subsequent reproductive success.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metabolic rate and oxidative stress in insects exposed to low temperature thermal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2010.01243.x⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (2), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00590681v1</w:t>
+                <w:t xml:space="preserve">halsde-00553879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic rate and oxidative stress in insects exposed to low temperature thermal fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId616" w:history="1">
+                <w:t xml:space="preserve">A model for the time-temperature-mortality relationship in the chill-susceptible beetle, Alphitobius diaperinus, exposed to fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (7), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00553879v1</w:t>
+                <w:t xml:space="preserve">hal-00654081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea water transport and submersion tolerance as dispersal strategies for the invasive ground beetle Merizodus soledadinus (Carabidae)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The significance of the sub-Antarctic Kerguelen Islands for the assessment of the vulnerability of native communities to climate change, alien insect invasions and plant viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-1020-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.1195-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-011-9946-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00668344v1</w:t>
+                <w:t xml:space="preserve">hal-00599379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sea water transport and submersion tolerance as dispersal strategies for the invasive ground beetle Merizodus soledadinus (Carabidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (4), pp.629-642. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (10), pp.1591-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02268.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-1020-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597335v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunild Ract-Madoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.629-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02268.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00625380v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and thermal performance in the sub-Antarctic wingless fly Anatalanta aptera (Diptera: Sphaeroceridae): older is better</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Saline stress tolerance partly matches with habitat preference in ground-living wolf spiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunild Ract-Madoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2011.00778.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2009.0873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00496128v1</w:t>
+                <w:t xml:space="preserve">hal-00625380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Arabidopsis pop2-1&amp;lt;/i&amp;gt; mutant reveals the involvement of GABA transaminase in salt stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-10-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of morphometric traits in populations of an invasive carabid predator (Merizodus soledadinus) within a sub-Antarctic island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId616" w:history="1">
+                <w:t xml:space="preserve">Ageing and thermal performance in the sub-Antarctic wingless fly Anatalanta aptera (Diptera: Sphaeroceridae): older is better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9739-2⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.346-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2009.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00553153v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular ice formation in insects: unresolved after 50 years?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variation of morphometric traits in populations of an invasive carabid predator (Merizodus soledadinus) within a sub-Antarctic island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.10.026⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (10), pp.3405-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448646v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cold-exposure and subsequent recovery on cellular proliferation with influence of 20-hydroxyecdysone in a lepidopteran cell line (IAL-PID2).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intracellular ice formation in insects: unresolved after 50 years?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 155 (3), pp.407-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00466089v1</w:t>
+                <w:t xml:space="preserve">hal-00448646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of cold-exposure and subsequent recovery on cellular proliferation with influence of 20-hydroxyecdysone in a lepidopteran cell line (IAL-PID2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155 (3), pp.407-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430386v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and PCR multiplexing of 14 new polymorphic microsatellite loci for the invasive subantarctic carabid Merizodus soledadinus (Coleoptera: Carabidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.455-458. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-009-9105-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId885" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hypoxic coma as a strategy to survive inundation in a salt-marsh inhabiting spider.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.442-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2009.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392595v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do current environmental conditions explain physiological and metabolic responses of subterranean crustaceans to cold ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colson-Proch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (12), pp.1859-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.027987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154786v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does fluctuating thermal regime trigger free amino acid production in the parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 147 (2), pp.484-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect cold tolerance and repair of chill-injury at fluctuating thermal regimes: role of ion homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId834" w:history="1">
+                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Bastl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.1759-1767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163459v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Serandour</w:t>
+                <w:t xml:space="preserve">Insect cold tolerance and repair of chill-injury at fluctuating thermal regimes: role of ion homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Geiger</w:t>
+                <w:t xml:space="preserve">Aneta Mehrabianova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Bastl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 118 (1), pp.78-86. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147 (1), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360291v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kostal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">C. Gervelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Serandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05723.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141865v1</w:t>
+                <w:t xml:space="preserve">hal-00360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in free amino acids in Alphitobius diaperinus Panzer (Coleoptera: Tenebrionidae) during thermal and food stress.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (7), pp.1759-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05723.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00153424v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in free amino acids in Alphitobius diaperinus (Coleoptera: Tenebrionidae) during thermal and food stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Changes in free amino acids in Alphitobius diaperinus Panzer (Coleoptera: Tenebrionidae) during thermal and food stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R. Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 143, pp.279-285. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 143, pp.279-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00022127v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00153424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical thermal maximum and body water loss in developmental stages of the lesser mealworm Alphitobius diaperinus (Panzer) (Coleoptera : Tenebrionidae).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Changes in free amino acids in Alphitobius diaperinus (Coleoptera: Tenebrionidae) during thermal and food stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Vannier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Yannick R. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143, pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2005.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015378v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing or supercooling: how does an aquatic subterranean crustacean survive exposures at subzero temperatures.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical thermal maximum and body water loss in developmental stages of the lesser mealworm Alphitobius diaperinus (Panzer) (Coleoptera : Tenebrionidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 209(17), pp.3469-3475</w:t>
+              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086059v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fluctuating thermal regimes on the survival of a cold-exposed parasitic wasp Aphidius colemani.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Freezing or supercooling: how does an aquatic subterranean crustacean survive exposures at subzero temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Odagescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31(3), pp.234-240</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 209(17), pp.3469-3475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086062v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, ventilatory and respiratory responses of epigean and hypogean crustaceans to different temperatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The impact of fluctuating thermal regimes on the survival of a cold-exposed parasitic wasp Aphidius colemani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31(3), pp.234-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00340543v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic responses to cold in subterranean crustaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 208 (15), pp.2923-2929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.01737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00340359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, ventilatory and respiratory responses of epigean and hypogean crustaceans to different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId927" w:history="1">
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Part A, 141 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpb.2005.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021527v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00340543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical thermal maximum and body water loss in first instar larvae of three Cetoniidae species (Coleoptera)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Behavioural, ventilatory and respiratory responses of epigean and hypogean crustaceans to different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2005.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015026v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic responses to cold in subterranean crustaceans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Critical thermal maximum and body water loss in first instar larvae of three Cetoniidae species (Coleoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30(8), pp.611-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021528v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of fluctuating thermal regimes for repairing chill injuries in the tropical beetle Alphitobius diaperinus (Coleoptera: Tenebrionidae) during exposure to low temperature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metabolic responses to cold in subterranean crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 208, pp.2923-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.01737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00154670v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of food shortage and temperature on oxygen consumption in the lesser mealworm, Alphitobius diaperinus Panzer (Coleoptera: Tenebrionidae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The importance of fluctuating thermal regimes for repairing chill injuries in the tropical beetle Alphitobius diaperinus (Coleoptera: Tenebrionidae) during exposure to low temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nedved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.139-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00154670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of food shortage and temperature on oxygen consumption in the lesser mealworm, Alphitobius diaperinus Panzer (Coleoptera: Tenebrionidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28, pp.261-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00154762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27845,7069 +27979,7069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'hétérogénéité de l'habitat « mare » sur la dynamique des communautés de plantes aquatiques des Îles Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ravasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tonial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Scientifiques du CNFRAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFRAA, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of endocrine disruptors from plastics on insect crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KLOTZ 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding primary metabolism trade-offs of sub-Antarctic aquatic plants to water temperature increase in the context of plant-plant interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sancharme Mélissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the toxic effects of an insecticide compared to biopesticides on fertility and oxidative stress in male Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tektak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Abdennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Congress of Physiology and Integrative Biology, 90th Congress of French Physiological Society, Clermont‐Ferrand, France, 10–12 July, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont‐Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.14062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE STUDY OF THE HEPATO-TOXICITY OF A CHEMICAL FUNGICIDE COMPARED WITH ITS BOTANICAL HOMOLOGUE IN MALE WISTAR RAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tektak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Abdennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Congress of Physiology and Integrative Biology, 90th Congress of French Physiological Society, Clermont‐Ferrand, France, 10–12 July, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont‐Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.14062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des macrophytes des Iles Kerguelen à la combinaison des filtres biotiques et abiotiques de leur habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOVEG 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gembloux, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of phenotypic heterogeneity in biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the Sino-France joint laboratory for invasive forest pests in Eurasia (IFOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des perturbateurs endocriniens DEHP et BPA sur le lépidoptère Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie Animale, CEPA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique et tri spatial des populations au cours d’une invasion biologique : l’exemple du carabique Merizodus soledadinus dans les Iles Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie Animale, CEPA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Merizodus soledadinus, a carabid predator native from forests in Patagonia and Tierra del Fuego, rapidly invaded sub-Antarctic islands with no trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental constraints on the fitness and physiology of a tenebrionid beetle, Alphitobius diaperinus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of sublethal doses of pollutants on crop pest, Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492159v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plasticity of the aquatic invasive plant, L. grandiflora, to terrestrial environment involve an epigenetic component?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eco-physiological aspects of cold tolerance plasticity in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492135v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulations de petits ténébrions en élevages de volailles de chair – Approche écotoxicologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Living in windy environments: new insights on mechanisms supporting the invasion success of alien plant species at the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tolosano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale d’information des professionnels de la volaille de chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Nov 2018, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492051v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in windy environments: new insights on mechanisms supporting the invasion success of alien plant species at the Kerguelen Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matteo Tolosano</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492067v1</w:t>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites affect their hosts through many ways: virulence, vulnerability, behavior and energy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of environmental constraints on the fitness and physiology of a tenebrionid beetle, Alphitobius diaperinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bjorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holmstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492195v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sublethal doses of pollutants on crop pest, Spodoptera littoralis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
+                <w:t xml:space="preserve">Does plasticity of the aquatic invasive plant, L. grandiflora, to terrestrial environment involve an epigenetic component?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492168v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-physiological aspects of cold tolerance plasticity in Drosophila suzukii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Pullulations de petits ténébrions en élevages de volailles de chair – Approche écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée nationale d’information des professionnels de la volaille de chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Nov 2018, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492016v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex makes them sleepy: host sexual morphs induce parasitoid diapause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation favors metabolic stability in Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Invasion at the subantarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">CESAB-COREIDS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490700v1</w:t>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion at the subantarctic islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial sorting and phenotypic differentiation of the populations of the invasive carabid beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESAB-COREIDS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491025v1</w:t>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sorting and phenotypic differentiation of the populations of the invasive carabid beetle Merizodus soledadinus at the Kerguelen Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold acclimation favors metabolic stability in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">7th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490953v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Alphitobius diaperinus (Coleoptera : tenebrionidae) continuously exposed to one or multiple abiotic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie Animale (CEPA3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Alphitobius diaperinus (Coleoptera : tenebrionidae) continuously exposed to one or multiple abiotic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion and spatial sorting along an invasion gradient: What are the eco-evolutionary drivers of the accelerated rates of invasion?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature control of an SThM micro-probe with an heat source estimator and a lock-in measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenczner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l’IRBI de Université Rabelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489803v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature control of an SThM micro-probe with an heat source estimator and a lock-in measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range expansion and spatial sorting along an invasion gradient: What are the eco-evolutionary drivers of the accelerated rates of invasion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l’IRBI de Université Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991857v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of climate change for native insects and insect invasion potential at the subantarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie2017-International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range expansion and spatial sorting along an invasion gradient: What are the eco-evolutionary drivers of the accelerated rates of invasion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Séminaire invité à l’INRA ESE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparative de la résistance aux insecticides chez différentes populations bretonnes d’Alphitobius diaperinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'EcoPhysiologie Animale – CEPA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet bénéfique des régimes thermiques fluctuants sur la survie au froid des insectes : exploration des mécanismes sous-jacents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Koštál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'EcoPhysiologie Animale – CEPA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative physiological plasticity to desiccation among distinct populations of the malarial mosquito, Anopheles coluzzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité éco-physiologique des femelles moustiques Anopheles gambiae et A. coluzzii exprimée en réponse aux conditions déshydratantes de la saison sèche en Afrique de l’Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'EcoPhysiologie Animale – CEPA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance croisée de la résistance aux stress thermiques et à la desiccation : un atout pour le succès invasive du petit ténébrion ?.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Entomofaune native et invasions biologiques dans les îles subantarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de lancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ‘Invasions Biologiques’, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">CIFE (Conférences Internationales Francophones d’Entomologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088611v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit ténébrion dans les élevages hors-sol : impacts et moyens de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale volailles de chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Nov 2014, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomofaune native et invasions biologiques dans les îles subantarctiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Tolérance croisée de la résistance aux stress thermiques et à la desiccation : un atout pour le succès invasive du petit ténébrion ?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFE (Conférences Internationales Francophones d’Entomologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque de lancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ‘Invasions Biologiques’, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110670v1</w:t>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation strategies of soil biodiversity (earthworms) to pesticides: From physiological changes to soil ecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and omic analysis reveals cryptic effects of low environmentally-relevant levels of chemical stressors on terrestrial plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Antonella Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual MeetingSETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion géographique des espèces introduites : L’exemple du carabique Merizodus soledadinus dans les iles subantarctiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Rennaises ‘Invasions Biologiques’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of the number and spread of alien plants in the French sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI SCAR International Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting thermal acclimation response of Drosophila flies: From genes to active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Animal Physiological Ecology (CEPA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of plant stress responses under conditions of xenobiotic multi-contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Antonella Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréïna Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation écophysiologique de la diapause d’un parasitoïde de puceron Praon volucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national des Entomophagistes (ENTOMO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘Omics’ based survey of thermal acclimation response in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Givskov Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop “Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Ecotoxicologie, UMR CNRS 6553, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087796v1</w:t>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des communautés natives face aux insectes invasifs et au changement climatique dans les îles sub-Antarctiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des profils métaboliques (GC-MS) des insects en function de leur habitat et de leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop de la plateforme Corsaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111174v1</w:t>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic, biochemical and molecular aspects of cold acclimation response in Drosophila flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium of Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEPEP, Jul 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of native communities to invasive Insects and climate change on Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPY Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des écosystèmes subantarctiques face aux invasions d’insectes et aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale Francophone d’Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of native communities to invasive insects and climate change in sub-Antarctic islands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diet restriction and senescence: Evolution of reserves in adults of a long-lived wingless fly from Subantarctic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on biological invasions and ecosystem functioning: BIOLIEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432128v1</w:t>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet restriction and senescence: Evolution of reserves in adults of a long-lived wingless fly from Subantarctic islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of native communities to invasive insects and climate change in sub-Antarctic islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Conference on biological invasions and ecosystem functioning: BIOLIEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406560v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of native communities to invasive insects and climate change in sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word conference on biological invasions and ecosystems functioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal fluctuations and oxygen consumption: assessing the role of oxidative stress in the development of chill injuries in insects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Margaret Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to cold and phylogenetic structure in the subterranean crustacean Niphargus rhenorhodanensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colson-Proch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress of the european society for evolutionary biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth potential : effects of temperature on cellular proliferation at molecular levels in Plodia interpunctella (Lepidoptera : Pyralidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ESCPB Congress ‘New challenges in integrative physiology and biochemistry: from molecular mechanisms to environmental adaptation'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme et Stress thermique chez les Insectes : dans quelle mesure les désordres métaboliques peuvent-ils être liés au stress oxydatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Oxydant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunild Ract-Madoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432147v1</w:t>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of salt marsh and forest spiders (Araneida, Lycosidae) exposed to increased soil salinities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId796" w:history="1">
+                <w:t xml:space="preserve">Comparison of flooding resistance in salt-marsh (Arctosa fulvolineata and Pardosa proxima) and forest (Pardosa lugubris) spiders (Araneae : Lycosidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t>
+              <w:t xml:space="preserve">17th International Colloquium of Arachnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sao Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432136v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carabe introduit Oopterus soledadinus dans les Iles Kerguelen : les raisons d'un succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Rencontres Francophones « Invasions Biologiques et Traits d'Histoire de Vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cold-exposure and subsequent recovery on the differentiation of Lepidopteran cells at cellular and molecular levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect cold-tolerance and repair of chill-injuries in adult tropical beetles exposed to fluctuating thermal regimes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and subsequent reproductive capacities in cold-exposed beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Arthropods: Chemical, physiological and Environmental Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les traits d'histoire de vie permettant d'expliquer le succès invasif d'un Coléoptère d'origine tropicale, Alphitobius diaperinus, dans les élevages hors-sol en Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Invasions biologiques et Traits d'histoire de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial gastropods: why they should provoke the interest of cryobiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34917,1846 +35051,1846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’une dynamique éco-évolutive au sein des mares des Iles Kerguelen (Subantarctique) à partir d’une expérimentation en mésocosmes sur des communautés de macrophytes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de coexistence le long d'un gradient de colonisation. L'exemple des communautés végétales des Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bounous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879304v1</w:t>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de coexistence le long d'un gradient de colonisation. L'exemple des communautés végétales des Iles Kerguelen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d’une dynamique éco-évolutive au sein des mares des Iles Kerguelen (Subantarctique) à partir d’une expérimentation en mésocosmes sur des communautés de macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879293v1</w:t>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living together along an invasion gradient. The example of the plant communities at the Iles Kerguelen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité thermique d'un insecte carabique le long d'un gradient d'invasion dans les Iles Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Engell Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Ecophysiologie Animale (CEPA4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the resilience capacity of different populations of Alphitobius diaperinus exposed to different durations of thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bjorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Holmstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing cold tolerance and quality of mass-produced Drosophila suzukii flies to facilitate the application of biocontrol through incompatible and sterile insect techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sassú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third FAO–IAEA International Conference on Area-wide Management of Insect Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns of invertebrate species introduced into the sub-Antarctic Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Leuven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the water primroses Ludwigia grandiflora to terrestrial condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Thermal variability and insects ecology : effects of fluctuating thermal regimes on Drosophila melanogaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Keviin Billet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t>
+              <w:t xml:space="preserve">12. Meeting Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604398v1</w:t>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal variability and insects ecology : effects of fluctuating thermal regimes on Drosophila melanogaste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the water primroses Ludwigia grandiflora to terrestrial condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keviin Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. , 2016</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603661v1</w:t>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses to thermal acclimation in a subpolar carabid beetle currently invading sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple biological proxies reveal the chrono-sequence of acclimation processes in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité de la plante aquatique invasive [i]Ludwigia grandiflora[/i] en milieu terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation écophysiologique de la diapause d’un parasitoïde de puceron Praon volucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFEAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal fluctuations in insects: How much does it improve survival in chill susceptible species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and proteomic profiling of diapause syndrome in the parasitoid Praon volucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium of Environmental Physiology of Ectotherms and Plants (ISEPEP4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal fluctuations in insects: How much does it improve survival in chill susceptible species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium of Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36766,301 +36900,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Antarctique et Terres Australes : enjeux scientifiques et géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Camille Mazé-Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group; ISTE Group, pp.61-77, 2026, 9781789482324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions et expansions : facteurs impliqués et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Derrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Henin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-60, 2025, Synthèses, 978-2-7592-4047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37070,1083 +37204,1083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science at Risk: The Urgent Need for Institutional Support of Long-Term Ecological and Evolutionary Research in an Era of Data Manipulation and Disinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A. Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Strategies of the invasive aquatic plant, Ludwigia grandiflora subps.hexapetala : Contrasting Plasticity Between Aquatic and Terrestrial Morphotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Economic costs of biological invasions in protected areas worldwide - where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desika Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1089" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248768v1</w:t>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of biological invasions in protected areas worldwide - where do we stand?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">The magnitude, diversity, and distribution of the economic costs of invasive terrestrial invertebrates worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Turbelin</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Capinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427566v1</w:t>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnitude, diversity, and distribution of the economic costs of invasive terrestrial invertebrates worldwide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">César Capinha</w:t>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427561v1</w:t>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmented yet high economic costs of biological invasions in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cuthbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desika Moodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once upon a time in the south: local drivers of plant invasion in the harsh sub-Antarctic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bazzichetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thevenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex makes them sleepy: host reproductive status induces diapause in a parasitoid population experiencing harsh winters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38156,165 +38290,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1109"/>
+      <w:footerReference w:type="default" r:id="rId1116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -38461,51 +38595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Previ&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane a P Derocles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-121423-013316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Zhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.70099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A Mcgeoch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine R. Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saxbee Affleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Arblaster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin Cavieres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00113-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadaka Mamai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grossule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chujun Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira E Mahmoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766819v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz L Stelinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmin Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tettamanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoyo Sato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Appeldorff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wangensteen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Laumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2867" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Colombi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103931" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Sousa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bortolus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceray Aldemir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Angeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Falher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00112-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Parker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara B&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Briski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Everts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly G&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10797" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Daly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102025000082" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Kulessa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13277" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05232903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Amrane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Meur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alemany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Niel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1467344" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Heringer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defourneaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103910" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cano-Barbacil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03184-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Le Hen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Masoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manuelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Falsini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124625" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04251710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03158-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kennedy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Houghton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Pascoe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/730827" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmak Kurtul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173520" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gibert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Creusot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140647" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Izadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103992" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Ansari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17312" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Petrovskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Bailey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14174" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104469" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41089-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104533" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264681v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Probert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14510" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Jessen Rasmussen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167402" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04163594v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-023-00750-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826934v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Elfiky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mohamed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23309-w" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971311v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161486" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S&#248;rine Gerlich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12010111" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Espel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Pertierra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J. Lembrechts" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14020123" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592532v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Turbelin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02732-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A. Abdelfattah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16325-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448746v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lupoli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom JM Van Dooren" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.05.10.443390" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Dominique" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118933" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596103v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M. Soliman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hesselberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115748" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155391" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D. Fernandez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02780-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329717v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02586-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629576v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.826458" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Frey Laursen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Skrubbeltrang Hansen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Marie Nielsen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050380" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192043v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144441" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362958v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13057" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222789v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104234" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366501v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barrio" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08249" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393954v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113557" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02904562v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Antonella Serra" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallois" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140772" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02563235v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11040214" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470912v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Day" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57868-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001245v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Garnier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72754-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020548v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397725v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Curtit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2019.102447" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280460v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203596" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833971v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Yousef" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.06.011" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807843v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knapp" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.04.013" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771480v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Abedini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0246-y" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744160v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montazeau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siaussat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braman" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.174433" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Le Lannic" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1289-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404178v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braman" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1854-1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231427v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5710-1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299974v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couret" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Anicet Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv174" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380569v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien H.P. van Petegem" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2350" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255831v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Roissart" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12612" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01408380v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7391-9" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371825v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.08.006" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234296v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mamai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.031" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03046819v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214651v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671447v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rock Dabir&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533304v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530644v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530471v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121013v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102745v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.014" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115654v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru518" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530759v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005821v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.032" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120836v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Barrio" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hik" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2014-2-12" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072208v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.003" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061915v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blais" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675697" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858016v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert119" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812070v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054025" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-B2FK03K7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688852v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Williams" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1096-9" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKB5MQJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716015v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamali" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Jalali Javaran" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2012.04.005" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWDFZNDZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768029v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bijou" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00851.x" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686910v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000782" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629829v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rozsypal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.06.017" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GBKZL6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590681v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01243.x" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X5QLG09-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553879v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.11.007" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHD0J58-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668344v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1020-3" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QL2T3NZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496128v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Amat" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0873" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473590v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-20" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448646v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J. Sinclair" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.10.026" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHDM4TFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466089v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.12.013" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB60V5TL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163459v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Mehrabianova" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bastl" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.12.033" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HJ2WZ4S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153424v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022127v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervant" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2005.11.012" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W7FM1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015378v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vannier" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086059v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Odagescu" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Guillot" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340543v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.02.013" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BC5B0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340359v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01737" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021527v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issartel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015026v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021528v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154670v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nedved" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154762v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422808v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Mignot" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravasse" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05078422v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879138v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540531v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tektak" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mallem" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Abdennour" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14062" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540536v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492682v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492159v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bjorge" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492051v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492067v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tolosano" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492016v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492085v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490700v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02491025v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490953v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490908v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beillard" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490918v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489803v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991857v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Du" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490960v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489813v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487673v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehan" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487614v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489754v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489765v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088611v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088132v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110670v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399712v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebot" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156553v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110705v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svanella-Dumas" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157145v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088490v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088583v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088151v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115153v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115174v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432128v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754671v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432125v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Margaret Williams" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432122v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385933v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432107v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432109v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015428v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015413v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015416v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879293v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879287v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489729v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489694v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391572v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchard" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603661v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489616v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489647v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088548v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088144v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088485v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088200v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069566v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derri&#232;re" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245425v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427566v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turbelin" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427561v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427562v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fernandez" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942315v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzichetto" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carboni" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lembrechts" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3756" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Previ&#353;i&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane a P Derocles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-121423-013316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibin Zhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.70099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A Mcgeoch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine R. Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saxbee Affleck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Arblaster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin Cavieres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00113-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadaka Mamai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766819v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz L Stelinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmin Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tettamanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Colombi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoyo Sato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Appeldorff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wangensteen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Laumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2867" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grossule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chujun Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira E Mahmoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bortolus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceray Aldemir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Angeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Falher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00112-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rantier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1136" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Parker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara B&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Briski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Everts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly G&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10797" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Daly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102025000082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04526694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mac&#234;do" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas O. Wolff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kennedy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Houghton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Pascoe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Gajski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/730827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prosnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10469xx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defourneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cano-Barbacil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03184-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Le Hen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Masoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manuelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Falsini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124625" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04251710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03158-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Kulessa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13277" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05232903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Amrane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Meur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alemany" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Niel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1467344" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Heringer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmak Kurtul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173520" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Creusot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Izadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103992" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595914v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Ansari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17312" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165011v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104533" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Probert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14510" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264663v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Petrovskii" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Bailey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14174" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927205v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104469" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225862v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41089-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05887-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Jessen Rasmussen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04163594v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leung" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-023-00750-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826934v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Elfiky" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mohamed" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23309-w" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161486" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249744v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.08.479552" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161067v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165379" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S&#248;rine Gerlich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke T H&#248;ye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12010111" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013700v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Espel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Pertierra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J. Lembrechts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14020123" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860546v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155391" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D. Fernandez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02780-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M. Soliman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hesselberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115748" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592532v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Turbelin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02732-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575444v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Dominique" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118933" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A. Abdelfattah" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16325-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lupoli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom JM Van Dooren" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.05.10.443390" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02586-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.826458" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192043v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144441" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222804v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Frey Laursen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Skrubbeltrang Hansen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Marie Nielsen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050380" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362958v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13057" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366501v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barrio" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08249" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222789v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104234" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02904562v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Antonella Serra" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140772" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393954v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113557" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02563235v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11040214" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470912v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Day" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57868-0" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001245v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72754-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020548v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899941v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordeiro" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.102" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280456v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103909" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397725v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Curtit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2019.102447" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280460v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203596" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01696977v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mccauley" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-020117-043315" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833971v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Yousef" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.06.011" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knapp" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.04.013" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771480v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Abedini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0246-y" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744160v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Montazeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siaussat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.174433" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654276v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laparie" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2134-z" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1600-0" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.05.005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299974v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couret" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Anicet Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv174" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231427v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5710-1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404178v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braman" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1854-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158618v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2312-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259208v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Le Lannic" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1289-0" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255878v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lombard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ving&#232;re" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-014-1605-8" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380569v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien H.P. van Petegem" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2350" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255831v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Roissart" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12612" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01408380v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7391-9" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371825v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.08.006" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01328985v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12815" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142665v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Hilde Petra van Petegem" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9756-9" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671447v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214651v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03046819v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234296v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mamai" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.031" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533304v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530644v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530471v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121013v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115654v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru518" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530621v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chevrier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530759v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102745v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dujardin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.014" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120836v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Barrio" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hik" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CPR2014-2-12" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005821v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.032" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072208v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rock Dabir&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.07.003" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061915v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blais" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675697" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801308v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.017" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN629407-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858016v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert119" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812070v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054025" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797891v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1252-x" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-941KRK0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747080v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.07.001" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GWTBQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688852v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Williams" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Cottin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1096-9" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LKB5MQJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677499v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.09.011" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N06M7M5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740179v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deruytter" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Decae" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075611X617094" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-B2FK03K7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716015v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamali" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Jalali Javaran" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2012.04.005" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWDFZNDZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01610002v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.022" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9H9MB7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768029v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bijou" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00851.x" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686910v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000782" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717402v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.04.022" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS9BHDFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629829v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rozsypal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.06.017" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GBKZL6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590681v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01243.x" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X5QLG09-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553879v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.11.007" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHD0J58-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599379v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9946-5" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1Z63HLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668344v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1020-3" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QL2T3NZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625380v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lambeets" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunild Ract-Madoux" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2011.00778.x" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-281G52TH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473590v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-20" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496128v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Amat" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0873" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553153v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9739-2" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF3TRHGQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448646v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J. Sinclair" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.10.026" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHDM4TFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466089v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.12.013" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB60V5TL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462140v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9105-9" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430386v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0127" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392595v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colson-Proch" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.027987" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163459v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Mehrabianova" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bastl" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.12.033" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HJ2WZ4S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153424v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022127v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervant" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2005.11.012" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W7FM1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015378v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vannier" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086059v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Odagescu" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Guillot" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340359v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01737" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340543v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.02.013" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BC5B0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021527v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issartel" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015026v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021528v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154670v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nedved" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154762v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422808v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Mignot" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ravasse" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05078422v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879138v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancharme M&#233;lissa" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540531v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tektak" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mallem" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Abdennour" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14062" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540536v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643504v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492719v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492682v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643496v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492016v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492067v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tolosano" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492195v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492159v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bjorge" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492051v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492085v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02491025v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490953v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490700v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490908v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beillard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490918v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991857v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Du" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489803v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02490960v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489813v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487673v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehan" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02487614v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489754v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489765v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110670v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088132v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088611v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399712v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebot" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156553v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111136v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110705v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svanella-Dumas" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088597v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157145v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088490v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088583v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01111174v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01087796v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088151v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115153v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115174v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406560v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432128v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754671v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432125v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Margaret Williams" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432144v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432122v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385933v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432136v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432147v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337297v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432107v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432109v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015428v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015413v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015416v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879293v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879287v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489729v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489694v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391572v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchard" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603661v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489616v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489654v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489647v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088548v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088144v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088485v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088200v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600259v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Camille Maz&#233;-Lambrechts" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch3" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069566v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derri&#232;re" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245425v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427566v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turbelin" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427561v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427562v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fernandez" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942315v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzichetto" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carboni" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lembrechts" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>