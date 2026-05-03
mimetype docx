--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1856,338 +1856,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+                <w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813882v1</w:t>
+                <w:t xml:space="preserve">hal-03669919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
+                <w:t xml:space="preserve">Faire le pont entre l'observation et la preuve : Application au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375790v2</w:t>
+                <w:t xml:space="preserve">hal-03813882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barlow Twins self-supervised learning for robust speaker recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François A Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandipana Dowerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2202,303 +2206,299 @@
               <w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Leverage DNN-based speech enhancement for multi-channel speaker verification?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+                <w:t xml:space="preserve">A bridge between features and evidence for binary attribute-driven perfect privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">ICASSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619903v2</w:t>
+                <w:t xml:space="preserve">hal-03375790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Exploration of Noise Robustness and Noise Compensation in ResNet and TDNN-based Speaker Recognition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Leverage DNN-based speech enhancement for multi-channel speaker verification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipana Dowerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669919v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial Disentanglement of Speaker Representation for Attribute-Driven Privacy Preservation</w:t>
               </w:r>
@@ -2685,256 +2685,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614616v1</w:t>
+                <w:t xml:space="preserve">hal-02925559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Pseudonymisation Assessment Using Voice Similarity Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denoising x-vectors for Robust Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2020 The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925559v1</w:t>
+                <w:t xml:space="preserve">hal-02614616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonorous cartography for sighted and blind people</w:t>
               </w:r>
@@ -3514,631 +3514,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313132v1</w:t>
+                <w:t xml:space="preserve">hal-02159801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313121v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318657v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159801v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318651v1</w:t>
+                <w:t xml:space="preserve">hal-01313132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Goudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,51 +4858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,243 +4947,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+                <w:t xml:space="preserve">Oldřich Plchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320317v1</w:t>
+                <w:t xml:space="preserve">hal-01927751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
+                <w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oldřich Plchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927751v1</w:t>
+                <w:t xml:space="preserve">hal-01320317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Gaussian Mixture Models Based on Noise Compensation for Speech Recognition</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5405,278 +5405,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for vectorial HMM-states representation</w:t>
+                <w:t xml:space="preserve">A simplified Subspace Gaussian Mixture to compact acoustic models for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Waikoloa, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASRU.2011.6163984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318611v1</w:t>
+                <w:t xml:space="preserve">hal-01313109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
+                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for vectorial HMM-states representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2011.6163984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317599v1</w:t>
+                <w:t xml:space="preserve">hal-01318611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,1220 +5721,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified Subspace Gaussian Mixture to compact acoustic models for speech recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+                <w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313109v1</w:t>
+                <w:t xml:space="preserve">hal-01317599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sarkar</w:t>
+                <w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Tomasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t>
+              <w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320313v1</w:t>
+                <w:t xml:space="preserve">hal-01321132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Ahonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaň Cernock´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321176v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel H. Sierra</w:t>
+                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">NIST-SRE’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320360v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318429v1</w:t>
+                <w:t xml:space="preserve">hal-01320313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
+                <w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lévy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST-SRE’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317704v1</w:t>
+                <w:t xml:space="preserve">hal-01321176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly video genre classification by combination of audio features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+                <w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320222v1</w:t>
+                <w:t xml:space="preserve">hal-01320360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lévy</w:t>
+                <w:t xml:space="preserve">On-the-fly video genre classification by combination of audio features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317705v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317698v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Verdet</w:t>
+                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321165v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+                <w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321132v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Audio-based Video Genre Classification</w:t>
               </w:r>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7145,51 +7145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Audio-based Classification of Video Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7329,182 +7329,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Mezaache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312982v1</w:t>
+                <w:t xml:space="preserve">hal-01318459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Mezaache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,930 +7489,960 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Barrault</w:t>
+                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434057v1</w:t>
+                <w:t xml:space="preserve">hal-01312982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424663v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitchell Mclaren</w:t>
+                <w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318540v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Barrault</w:t>
+                <w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mclaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312834v1</w:t>
+                <w:t xml:space="preserve">hal-01318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis Multi-Session Training Constraint in Session Compensation for Speaker Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Mezaache</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane Australia</w:t>
+              <w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318459v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Preti</w:t>
+                <w:t xml:space="preserve">Benoit Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ravera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311585v1</w:t>
+                <w:t xml:space="preserve">hal-01318480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Massonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Conference, TSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318480v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+                <w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nocera</w:t>
+                <w:t xml:space="preserve">Francois Capman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Massonié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+                <w:t xml:space="preserve">Bertrand Ravera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference, TSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318280v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t>
               </w:r>
@@ -8454,51 +8454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,572 +8517,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318472v1</w:t>
+                <w:t xml:space="preserve">hal-01312979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t>
+                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433108v1</w:t>
+                <w:t xml:space="preserve">hal-01318472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gemello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t>
+              <w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433098v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gemello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312979v1</w:t>
+                <w:t xml:space="preserve">hal-00433098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t>
               </w:r>
@@ -9094,51 +9094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9163,90 +9163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Automatic Speech Recognition Systems Using Different Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gemello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,90 +9297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Massonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTER 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t>
@@ -9409,90 +9409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9543,64 +9543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9673,51 +9673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,257 +10024,345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Speaker Identity in Speech Spoofing Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360331v1</w:t>
+                <w:t xml:space="preserve">hal-05591353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The distribution of calibrated likelihood functions on the probability-likelihood Aitchison simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gauthier Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning linguistic content embeddings for phrase and language independent utterance verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,148 +10372,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phone duration models for fast broadcast news transcriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UAPV. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10572,51 +10660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Campbell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Campbell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bonastre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msp.2008.931100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Griot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Campbell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Campbell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bonastre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msp.2008.931100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Dao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Griot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>