--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3514,280 +3514,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159801v1</w:t>
+                <w:t xml:space="preserve">hal-01318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+                <w:t xml:space="preserve">Exploring some limits of Gaussian PLDA modeling for i-vector distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Joensuu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318651v1</w:t>
+                <w:t xml:space="preserve">hal-02159801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t>
+                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
@@ -3801,344 +3801,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313121v1</w:t>
+                <w:t xml:space="preserve">hal-01313132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318657v1</w:t>
+                <w:t xml:space="preserve">hal-01313121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313132v1</w:t>
+                <w:t xml:space="preserve">hal-01318657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Goudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4947,485 +4947,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
+                <w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oldřich Plchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927751v1</w:t>
+                <w:t xml:space="preserve">hal-01320317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER VERIFICATION USING M-VECTOR EXTRACTED FROM MLLR SUPER-VECTOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+                <w:t xml:space="preserve">Oldřich Plchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EUSIPCO 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320317v1</w:t>
+                <w:t xml:space="preserve">hal-01927751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Gaussian Mixture Models Based on Noise Compensation for Speech Recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Pietikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433477v1</w:t>
+                <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subspace Gaussian Mixture Models Based on Noise Compensation for Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927787v1</w:t>
+                <w:t xml:space="preserve">hal-01433477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified Subspace Gaussian Mixture to compact acoustic models for speech recognition</w:t>
               </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5626,226 +5626,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+                <w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313266v1</w:t>
+                <w:t xml:space="preserve">hal-01317599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant binary data representation for speaker recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersession compensation and scoring methods in the i-vectors space for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317599v1</w:t>
+                <w:t xml:space="preserve">hal-01313266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t>
               </w:r>
@@ -5920,636 +5920,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318429v1</w:t>
+                <w:t xml:space="preserve">hal-01320313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lévy</w:t>
+                <w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST-SRE’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317704v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Effect of I-vector Modeling on Short and Mismatch Utterance Duration for Speaker Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sarkar</w:t>
+                <w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Portland, United States</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320313v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Detectors for System Fusion in the Context of NIST LRE 2009</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Ahonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hennebert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaň Cernock´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321176v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological representation of speech for speaker recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel H. Sierra</w:t>
+                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">NIST-SRE’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320360v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly video genre classification by combination of audio features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6609,51 +6609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,243 +6698,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lévy</w:t>
+                <w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317698v1</w:t>
+                <w:t xml:space="preserve">hal-01321165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Two Different Transmission Channels in Language Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Verdet</w:t>
+                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321165v1</w:t>
+                <w:t xml:space="preserve">hal-01317698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor Analysis for Audio-based Video Genre Classification</w:t>
               </w:r>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramon Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition, CIARP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7145,51 +7145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Audio-based Classification of Video Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,247 +7424,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320321v1</w:t>
+                <w:t xml:space="preserve">hal-01312982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of impostor tests with high scores in NIST-SRE context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Mezaache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312982v1</w:t>
+                <w:t xml:space="preserve">hal-01320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t>
               </w:r>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7784,51 +7784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7869,580 +7869,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitchell Mclaren</w:t>
+                <w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318540v1</w:t>
+                <w:t xml:space="preserve">hal-01312834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Barrault</w:t>
+                <w:t xml:space="preserve">Combining Continuous Progressive Model Adaptation and Factor Analysis for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mclaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312834v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Capman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318480v1</w:t>
+                <w:t xml:space="preserve">hal-01311585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Straightforward and Efficient Implementation of the Factor Analysis Model for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference, TSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318280v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence measure based unsupervised target model adaptation for speaker verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Massonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ravera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Conference, TSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311585v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t>
               </w:r>
@@ -8517,572 +8517,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312979v1</w:t>
+                <w:t xml:space="preserve">hal-01318472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
+                <w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318472v1</w:t>
+                <w:t xml:space="preserve">hal-00433108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t>
+                <w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gemello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Italy. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433095v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Method for Combining Acoustic Features in an Automatic Speech Recognition System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Feature Variability in Automatic Speech Recognition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gemello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITRW on Speech Recognition and Intrinsic Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1029-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433108v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Selection of Acoustic Features in an Automatic Speech Recognition System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Barrault</w:t>
+                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franco Mana</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433098v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t>
               </w:r>
@@ -9189,64 +9189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gemello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,90 +9297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Massonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTER 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t>
@@ -9435,64 +9435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9543,64 +9543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9673,51 +9673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,51 +10412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10660,51 +10660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Campbell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Campbell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bonastre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msp.2008.931100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Dao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Griot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gauthier No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2021.101299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelino Jim&#233;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Treiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Kolberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jasserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mclaren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Campbell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Campbell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bonastre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msp.2008.931100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.902877" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipana Dowerah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375790v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619903v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046920v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hennebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Sierra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Calvo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Mezaache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Preti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gemello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Dao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Griot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>