--- v0 (2026-03-18)
+++ v1 (2026-05-17)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">161014461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=T0Z-9lcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,3985 +203,3985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of physical aging using two MDSC methods and its effect on initial properties of epoxy films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 649, pp.123335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the organic coating thickness on water uptake measurements by EIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197, pp.108823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of water profiles released from composite material by using the SECM technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temperature Effect on the Electrochemical Current Response during Scanning Electrochemical Microscopy of Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhésmon Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touzain</w:t>
+                <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 464, pp.142952. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (49), pp.17962-17967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459037v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical ageing effect on water uptake and adhesion of epoxy coatings by EIS and the blister test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Measurement of water profiles released from composite material by using the SECM technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Touzain</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 454, pp.142381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142381⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 464, pp.142952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459030v1</w:t>
+                <w:t xml:space="preserve">hal-04459037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome c oxidase deficiency detection in human fibroblasts using scanning electrochemical microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical ageing effect on water uptake and adhesion of epoxy coatings by EIS and the blister test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ismail Kada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121 (1), </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454, pp.142381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2310288120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457632v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of water profiles released from composite material by using the SECM technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cytochrome c oxidase deficiency detection in human fibroblasts using scanning electrochemical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhneet Thind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhésmon Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Booy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mallarino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142952⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2310288120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457656v1</w:t>
+                <w:t xml:space="preserve">hal-04457632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on the Electrochemical Current Response during Scanning Electrochemical Microscopy of Living Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of water profiles released from composite material by using the SECM technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dao Trinh</w:t>
+                <w:t xml:space="preserve">A Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Kuss</w:t>
+                <w:t xml:space="preserve">J Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03716⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457646v1</w:t>
+                <w:t xml:space="preserve">hal-04457656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on the Electrochemical Current Response during Scanning Electrochemical Microscopy of Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhésmon Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (49), pp.17962-17967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459047v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing water uptake gradient in an epoxy matrix via scanning electrochemical microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Renaud</w:t>
+                <w:t xml:space="preserve">Single-cell scanning photoelectrochemical microscopy using micro-optical-ring electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hache</w:t>
+                <w:t xml:space="preserve">Vikram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Elkebir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nafisa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126303⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.114658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999008v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of internal stresses, temperature, and water on the swelling of pigmented epoxy systems during hygrothermal aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing water uptake gradient in an epoxy matrix via scanning electrochemical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Mallarino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dao Trinh</w:t>
+                <w:t xml:space="preserve">Florian Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Touzain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Elkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.53162⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459015v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell scanning photoelectrochemical microscopy using micro-optical-ring electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of internal stresses, temperature, and water on the swelling of pigmented epoxy systems during hygrothermal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafisa Ahmed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stephanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Kuss</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.53162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457664v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ionic liquids in SECM experiments to distinguish effects of temperature and water in organic coating swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.105438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical ageing onto the water uptake in epoxy coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossra Elkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 337, pp.135766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.135766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of friction stir welding process on microstructural characteristics and corrosion properties of steels for naval applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.353-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1478422X.2019.1593651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467864v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of friction stir welding process on microstructural characteristics and corrosion properties of steels for naval applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.353-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1478422X.2019.1593651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495675v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pigment and internal stresses on water uptake in model epoxy: a thermodynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (3), pp.2253-2267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-017-1647-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of internal stresses on the physicochemical and mechanical properties evolution of pigmented epoxy systems during hygrothermal ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohendoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 341, pp.86-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pigment and temperature onto swelling and water uptake during organic coating ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124, pp.249-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pigment on the degradation of anticorrosion polymer coatings using a thermodynamic analysis of electrochemical impedance spectroscopy data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Water uptake in free films and coatings using the Brasher and Kingsbury equation: a possible explanation of the different values obtained by electrochemical Impedance spectroscopy and gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bouvet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 234, pp.7-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 231, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467849v1</w:t>
+                <w:t xml:space="preserve">hal-02467843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake in free films and coatings using the Brasher and Kingsbury equation: a possible explanation of the different values obtained by electrochemical Impedance spectroscopy and gravimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influence of pigment on the degradation of anticorrosion polymer coatings using a thermodynamic analysis of electrochemical impedance spectroscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 231, pp.162-170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 234, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.02.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467843v1</w:t>
+                <w:t xml:space="preserve">hal-02467849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of organic coating swelling by dynamic mechanical analysis and scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.13-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Molecular Dynamics Simulation Study on Separation Selectivity of CO2/CH4 Mixture in Mesoporous Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuat Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.144-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Scanning Electrochemical Microscopy Method for Substrate Kinetic Determination: Application to Live Cell Imaging in Human Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Mauzeroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (16), pp.8102-8106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Scanning Electrochemical Microscopy Method for Substrate Kinetic Determination: Method and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Mauzeroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (16), pp.8096-8101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the far-field boundaries onto a microdisc electrode by using the infinite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 729, pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of adsorbates by transient measurements in Scanning Electrochemical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xosé Ramon Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131, pp.28-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced convection during scanning electrochemical microscopy imaging over living cells: Effect of topographies and kinetics on the microelectrode current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Brian Schougaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Mauzeroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.42-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.03.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical cross-talk in transient mode of scanning electrochemical microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Edge Effects on Local Corrosion Rate of Magnesium Alloy/Mild Steel Galvanic Couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dauphin Ducharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ushula Mengesha Tefashe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Mauzeroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (22), pp.9899-9906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac3022955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773615v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Edge Effects on Local Corrosion Rate of Magnesium Alloy/Mild Steel Galvanic Couple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electrical cross-talk in transient mode of scanning electrochemical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Janine Mauzeroll</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac3022955⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458971v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating current measurements in scanning electrochemical microscopy, part 2: detection of adsorbates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xosé Ramon Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (11), pp.2177-2183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201001085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating-current measurements in scanning electrochemical microscopy, part 1: principle and theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xosé Ramon Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (11), pp.2169-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201001084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Scanning Electrochemical Microscopy by Coupling with Electrochemical Impedance and Quartz Crystal Microbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (18), pp.3175-3182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200900506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,850 +4191,850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Scanning Electrochemical Microscopy (SECM) as the Sensor for Living Cells: Applications and Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhésmon Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhneet Thind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Booy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c Oxidase Detection in Human Fibroblasts Using Scanning Electrochemical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Booy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Experimental Parameters on the Electrochemical Current during Scanning Electrochemical Microscopy of Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Micro Optical Ring Electrodes for Scanning Photoelectrochemical Microscopy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafisa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ECS - The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vancouver, Canada. pp.1867-1867, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-01431867mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Metallurgical States and Corrosion Resistance of Nitrided Martensitic Steels in Marine Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.966-966, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2020-0114966mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) EIS Analysis of the Water Uptake Process in Model Epoxy Coatings and Free Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vosgien Lacombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy: In Honor of Bernard Tribollet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligth Weight Magnesium Alloy Corrosion Studied by Scanning Electrochemical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dauphin Ducharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ushula Mengesha Tefashe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dauphin Ducharme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Kish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Mauzeroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">223rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.653-653, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2013-01/14/653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,317 +5044,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Scanning Electrochemical Microscopy (SECM) as the Water Sensor for Organic Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao Trinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ismail Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT DE LA TECHNIQUE DE MICROSCOPIE ELECTROCHIMIQUE A BALAYAGE EN MODE COURANT ALTERNATIF : MECANISMES ET CINETIQUES REACTIONNELS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de la technique microscopie électrochimique à balayage en mode courant alternatif : mécanismes et cinétiques réactionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Dao</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">tel-00807617v1</w:t>
+                <w:t xml:space="preserve">tel-00807617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5409,51 +5359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA180128"/>
+    <w:nsid w:val="F3D70F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5640,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dtrinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9305-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161014461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touzain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallarino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142381" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhneet Thind" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh&#233;smon Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Booy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mckenna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310288120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallarino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touzain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkebir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallarino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Touzain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafisa Ahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114658" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vosgien Lacombre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Elkebir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.135766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frappart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1593651" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vosgien Lacombre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1647-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bouvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.02.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.01.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Trinh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Quang Tran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mauzeroll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01020311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Ramon Novoa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Brian Schougaard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9FGQ7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauphin Ducharme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushula Mengesha Tefashe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3022955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00816609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ7R2CL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00816597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M911BPCP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thind" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Booy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mckenna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01431867mtgabs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reilhac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Branger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114966mtgabs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/14/653" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00644121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Dao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dtrinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9305-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161014461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=T0Z-9lcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Trinh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touzain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh&#233;smon Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhneet Thind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Booy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mckenna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310288120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Valette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touzain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafisa Ahmed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkebir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Touzain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53162" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vosgien Lacombre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Elkebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.135766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frappart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1593651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vosgien Lacombre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1647-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bouvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.02.051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Trinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Quang Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mauzeroll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01268" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01020311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Ramon Novoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Brian Schougaard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9FGQ7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauphin Ducharme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushula Mengesha Tefashe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kish" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3022955" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00816609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ7R2CL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00816597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900506" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M911BPCP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thind" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Booy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mckenna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01431867mtgabs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reilhac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Branger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-0114966mtgabs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/14/653" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807617v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Dao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>