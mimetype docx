--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -100,394 +100,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
+                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duaa Baig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154072v1</w:t>
+                <w:t xml:space="preserve">hal-05154065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un outil conversationnel basé sur un graphe de connaissances, des LLM et un modèle BERT pour les programmes d'alternance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154065v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil conversationnel basé sur un graphe de connaissances, des LLM et un modèle BERT pour les programmes d'alternance en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Mbaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.133-144</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329742v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duaa Baig</w:t>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -690,51 +690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>