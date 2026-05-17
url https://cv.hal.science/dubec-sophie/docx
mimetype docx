--- v0 (2026-03-18)
+++ v1 (2026-05-17)
@@ -72,425 +72,425 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibiliser le « féminicide » en le vidant de son caractère systémique</w:t>
+                <w:t xml:space="preserve">La médiatisation des mères infanticides et l’idéal de « bonne mère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57, pp.55-76. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v57i.85123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15v58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501325v1</w:t>
+                <w:t xml:space="preserve">hal-05558368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regimes of Visibility of Sexual Violence in the French Catholic Church (1950–2020): An Analysis Through Television News</w:t>
+                <w:t xml:space="preserve">Visibiliser le « féminicide » en le vidant de son caractère systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalism and Mass Communication Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10776990241255973⟩</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v57i.85123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243159v1</w:t>
+                <w:t xml:space="preserve">hal-05501325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Press coverage of sexual abuse by members of the Catholic Church in France (2016–2020)</w:t>
+                <w:t xml:space="preserve">Regimes of Visibility of Sexual Violence in the French Catholic Church (1950–2020): An Analysis Through Television News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02673231221142550⟩</w:t>
+              <w:t xml:space="preserve">Journalism and Mass Communication Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10776990241255973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150603v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pères meurtriers, ces hommes criminels. La construction médiatique des masculinités infanticides dans les journaux télévisés (1985-2018)</w:t>
+                <w:t xml:space="preserve">Press coverage of sexual abuse by members of the Catholic Church in France (2016–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.121-138. </w:t>
+              <w:t xml:space="preserve">European Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.398-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.036.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02673231221142550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579138v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éthique féministe des discours journalistiques est-elle possible ? Le cas des « drames familiaux » dans les journaux télévisés français (1991-2018)</w:t>
               </w:r>
@@ -548,177 +548,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les néonaticides dans les journaux télévisés français (1969-2016) : des parents victimes aux « bonnes mères meurtrières »</w:t>
+                <w:t xml:space="preserve">Les pères meurtriers, ces hommes criminels. La construction médiatique des masculinités infanticides dans les journaux télévisés (1985-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.200. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.031.0200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579142v1</w:t>
+                <w:t xml:space="preserve">hal-03579138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les néonaticides dans les journaux télévisés français (1969-2016) : des parents victimes aux « bonnes mères meurtrières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.031.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’affaire Romand, du fait divers au cinéma. Penser les circulations stylistiques et discursives d’un genre culturel dévalué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -728,102 +806,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente émergence de l’infanticide dans les journaux télévisés français, 1962-2004 : une mise en visibilité sous condition (genrée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud et Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.89-100, 2021, 978-2-7535-8254-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -833,121 +911,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences sexuelles dans l’Église de France au double prisme des témoignages de personnes victimes auprès de la CIASE, et de la couverture médiatique de 1950 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 131 p., Commission indépendante sur les abus sexuels (CIASE). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -957,1216 +1035,1216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’intersectionnalité par le prisme du concept d’articulation : le cas de la couverture journalistique des mères infanticides dans les JT français (1990-2018)</w:t>
+                <w:t xml:space="preserve">Devenir journaliste dans un espace public en mutation : représentations et attentes professionnelles des étudiant.es dans les formations reconnues ou non par la CPNEJ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études AUP/Irméccen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243177v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir journaliste dans un espace public en mutation : représentations et attentes professionnelles des étudiant.es dans les formations reconnues ou non par la CPNEJ en France</w:t>
+                <w:t xml:space="preserve">Analyser l’intersectionnalité par le prisme du concept d’articulation : le cas de la couverture journalistique des mères infanticides dans les JT français (1990-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études AUP/Irméccen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243165v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les victimes de féminicide dans les documentaires de true crime : une fictionnalisation de la réalité au service des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Pour l’Histoire des Médias (SPHM) « Entre Réel et Fiction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Kabou dans les faits divers télévisuels et &amp;quot;Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "(Dé)performer le genre dans les médias populaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Laugier; Eric Maigret, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction médiatique du féminicide en France dans la presse écrite et les discours numériques militants : expliquer la dilution de la lecture systémique des crimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expert.es et le déni de grossesse dans les journaux télévisés (2006 2009) : une légitimité temporaire et instrumentalisée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genre, Médias et Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bénoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio DA SILVA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’expert.e en santé dans les médias : entre légitimité et controverses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Corroy; Christelle Larguier; Aurélie Pourrez; Marieke Stein; Céline Ségur, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Méadel; Charlotte Buisson; Irène Despontin Lefèvre, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243176v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre de la violence ou la violence du genre</w:t>
+                <w:t xml:space="preserve">Les expert.es et le déni de grossesse dans les journaux télévisés (2006 2009) : une légitimité temporaire et instrumentalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Violences et Médias »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michaël Bourgatte; Gaëlle Rony; Bérénice Mariau; Lucie Raymond; Mathieu Bazin, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’expert.e en santé dans les médias : entre légitimité et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Corroy; Christelle Larguier; Aurélie Pourrez; Marieke Stein; Céline Ségur, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243175v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, Médias et Archives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre de la violence ou la violence du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Méadel; Charlotte Buisson; Irène Despontin Lefèvre, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Violences et Médias »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Bourgatte; Gaëlle Rony; Bérénice Mariau; Lucie Raymond; Mathieu Bazin, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937816v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminicide dans la presse quotidienne nationale (2015-2020) : une dilution de la dimension systémique des crimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Médias et violences sexistes et sexuelles : Informer, dénoncer, sensibiliser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maëlle Bazin; Charlotte Buisson; Cécile Méadel; Giuseppina Sapio; Jeanne Wetzels, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait divers et les reconfigurations des espaces privés/publics : vers une mise en discussion des identités collectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de la SFSIC « Sociétés et espaces en mouvement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication (SFSIC), Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éthique féministe des discours journalistiques est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Pour une éthique du regard »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation (INSPE); Université de Lorraine; Centre de recherche sur les médiations (Crem), Jun 2021, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents infanticides dans les JT français (1962-2017) : des figures parentales meurtrières symptomatiques de situations de déstabilisation idéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des doctorant.es de l’IRMÉCCEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irméccen, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les (re)configurations des maternités et des paternités à l’œuvre dans le traitement médiatique des mères néonaticides et des pères familicides</w:t>
+                <w:t xml:space="preserve">Engendering mothers to birth victims: neonaticide women on television (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Médiacultures et régimes de valeur culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Co-organisé par Hervé Glévarec et Éric Maigret, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVII Conference of the International Association for Media and History (IAMHIST): Media and History: Crime, Violence and Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM; IFP, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse discursive et sociosémiotique des représentations médiatiques : les pères familicides dans les journaux télévisés français ou l'impossible récit de paternités en crise</w:t>
+                <w:t xml:space="preserve">Les (re)configurations des maternités et des paternités à l’œuvre dans le traitement médiatique des mères néonaticides et des pères familicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales de la SFSIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication (SFSIC), Jun 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Médiacultures et régimes de valeur culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par Hervé Glévarec et Éric Maigret, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583508v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engendering mothers to birth victims: neonaticide women on television (2006-2016)</w:t>
+                <w:t xml:space="preserve">Pour une analyse discursive et sociosémiotique des représentations médiatiques : les pères familicides dans les journaux télévisés français ou l'impossible récit de paternités en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Conference of the International Association for Media and History (IAMHIST): Media and History: Crime, Violence and Justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CARISM; IFP, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales de la SFSIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication (SFSIC), Jun 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-semiotics of the fait divers: analyzing infanticide on television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Graduate Conference (IGC) : The M world revisited – Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Macquarie University, Jul 2016, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2313,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.85123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10776990241255973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231221142550" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0200" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v58" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.85123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10776990241255973" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231221142550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>