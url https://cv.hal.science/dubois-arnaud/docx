--- v0 (2026-03-26)
+++ v1 (2026-05-25)
@@ -266,377 +266,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review, Analysis, and Roadmap to Support the Short-Term and Long-Term Sustainability of the European Crafts Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Digitally Enhanced Ethnography for Craft Action and Process Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenophon Zabulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partarakis Nikolaos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Manikaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xenophon Zabulis</w:t>
+                <w:t xml:space="preserve">Ioanna Demeridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Meghini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage8020070⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.5408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15105408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544251v1</w:t>
+                <w:t xml:space="preserve">hal-05544248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digitally Enhanced Ethnography for Craft Action and Process Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review, Analysis, and Roadmap to Support the Short-Term and Long-Term Sustainability of the European Crafts Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Manikaki</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Meghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Demeridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+                <w:t xml:space="preserve">Ines Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.5408. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15105408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/heritage8020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544248v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Dictionaries for Traditional Craft Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bartalesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Pratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Meghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (7), pp.63. </w:t>
@@ -674,51 +674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Capturer les savoirs pratiques : réinterroger les approches patrimoniales, ethnographiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Faire une carafe comme outil de documentation du savoir-faire : nouvelles approches et enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle appliquée au patrimoine des techniques manuelles : un dialogue entre anthropologie et ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -888,814 +888,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. À qui appartiennent gestes et savoir-faire ? Productions, circulations, transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Representation Protocol for Traditional Crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenophon Zabulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Meghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.221.0005⟩</w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.716-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage5020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919989v1</w:t>
+                <w:t xml:space="preserve">hal-03928215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curating Work: A Series of Exhibitions at the Musée des arts et métiers (2017–2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction. À qui appartiennent gestes et savoir-faire ? Productions, circulations, transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Craft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.149-152. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.5-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17496772.2022.2093819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.221.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068190v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Reality Demonstration and Training of Glassblowing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Curating Work: A Series of Exhibitions at the Musée des arts et métiers (2017–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage5010006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Modern Craft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17496772.2022.2093819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936110v1</w:t>
+                <w:t xml:space="preserve">hal-04068190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Presentation of Spatial Context for Cultural Heritage Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mixed-Reality Demonstration and Training of Glassblowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Patsiouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Zidianakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11020195⟩</w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.103-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage5010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068180v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitisation of Traditional Craft Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scale Presentation of Spatial Context for Cultural Heritage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Patsiouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Chatjiantoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Zidianakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3494675⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11020195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917917v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Representation Protocol for Traditional Crafts</w:t>
+                <w:t xml:space="preserve">Digitisation of Traditional Craft Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Meghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Doulgeraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), pp.716-741. </w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/heritage5020040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3494675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928215v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Preservation of Heritage Crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Zabulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Meghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Partarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.1-26. </w:t>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to understand engineering sciences with the techniques of the body: The case of the bridges collection of the Musée des Arts et Métiers explained by circus acrobatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.254-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,51 +1811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poser la couleur : le Centre Pompidou Mobile, la coloration des murs et l’anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Re-Vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie d’une pratique de colorisation dans l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.100-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Staubermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie chromatique des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.TECHNE-EB.5.116473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ribeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Eczet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
@@ -2290,51 +2290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcs-en-ciel et couleurs : regards comparatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Eczet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,51 +2391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Meilleurs ouvriers de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skira editore, 2017, 9782370740540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2485,51 +2485,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la couleur par l’art et le design dans le Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2579,51 +2579,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturer les savoirs pratiques : réinterroger les approches patrimoniales, ethnographiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (1), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2648,64 +2648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes et savoir-faire (dé)possédés. Appropriation des gestes et savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52 (1), 233 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Zabulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partarakis Nikolaos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Manikaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Crescenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05656-6_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Partarakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8020070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Demeridou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105408" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bartalesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Pratelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8070063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496772.2022.2093819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Carre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Patsiouras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5010006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Chatjiantoniou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Zidianakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11020195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Doulgeraki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Beisswenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018417697387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.3947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Haines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Staubermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/si.25444927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TECHNE-EB.5.116473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Zabulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partarakis Nikolaos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Manikaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Crescenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05656-6_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Demeridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Partarakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moreno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8020070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bartalesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Pratelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8070063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496772.2022.2093819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Carre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Patsiouras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5010006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Chatjiantoniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Zidianakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11020195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Doulgeraki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Beisswenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018417697387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.3947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Haines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Staubermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/si.25444927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TECHNE-EB.5.116473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eczet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/7612-arcs-en-ciel-couleurs.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>