--- v1 (2026-03-27)
+++ v2 (2026-04-29)
@@ -383,51 +383,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Florence Dubois-Brissonnet est membre du CES BIORISK de l'Anses depuis 2015 (vice-présidente sur la mandature 2018-2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elle a participé à la coordination d'un ouvrage </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">&amp;quot;Risques microbiologiques alimentaires&amp;quot; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">édité chez Lavoisier en 2017. La parution de la seconde édition est prévue pour début 2026.</w:t>
+        <w:t xml:space="preserve">édité chez Lavoisier en 2017. La parution de la seconde édition est prévue pour mai 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Activités associatives :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Florence Dubois-Brissonnet est représentant national de l'</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Iseki-food Association</w:t>
         </w:r>
@@ -9423,51 +9423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C72F8C"/>
+    <w:nsid w:val="2CFA2D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>