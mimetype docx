--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -6424,394 +6424,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammonium compound stresses induce specific variations in fatty acid composition of Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature and physiological state on the fatty acid composition of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guérin-Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.y Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 55 (1-3), pp.79-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-1605(00)00198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088707v1</w:t>
+                <w:t xml:space="preserve">hal-03088706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various environmental parameters on the recovery of sublethally salt-damaged and acid-damaged Listeria monocytogenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternary ammonium compound stresses induce specific variations in fatty acid composition of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubois-Brissonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Leclerc</w:t>
+                <w:t xml:space="preserve">L Guerin-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.y Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088700v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and physiological state on the fatty acid composition of Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.y Leveau</w:t>
+                <w:t xml:space="preserve">Effect of various environmental parameters on the recovery of sublethally salt-damaged and acid-damaged Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gnanou Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0168-1605(00)00198-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 89 (6), pp.944-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2000.01195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03088706v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Pseudomonas aeruginosa ATCC 15442 to didecyldimethylammonium bromide induces changes in membrane fatty acid composition and in resistance of cells</w:t>
               </w:r>
@@ -8153,217 +8153,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des microorganismes pathogènes dans les aliments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation au stress, tolérance et persistance des bactéries pathogènes dans les environnements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 840 p., 2017, Sciences et Techniques Agroalimentaires, 978-2743021061</w:t>
+              <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 795 p., 2017, 978-2-7430-2106-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988643v1</w:t>
+                <w:t xml:space="preserve">hal-01608822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au stress, tolérance et persistance des bactéries pathogènes dans les environnements alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des microorganismes pathogènes dans les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naïtali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 795 p., 2017, 978-2-7430-2106-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tec et Doc - Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 840 p., 2017, Sciences et Techniques Agroalimentaires, 978-2743021061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608822v1</w:t>
+                <w:t xml:space="preserve">hal-01988643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation des microorganismes pathogènes dans les aliments et les environnements industriels agro-alimentaires</w:t>
               </w:r>
@@ -9423,51 +9423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CFA2D1A"/>
+    <w:nsid w:val="0EF35412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9654,51 +9654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dubois-brissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2998-7518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169814289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=oWUqI_sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/nutrition-et-sciences-des-aliments/m2-analyse-des-risques-sanitaires-lies-lalimentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iseki-food.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iseki-food.net/events/7th-iseki-food-conference" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Papadochristopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1441784" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamchaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03462809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Strantzali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kostoglou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Perikleous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zestas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Ornithopoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Almoughrabie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisse Ngari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COSMETICS7020032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sim&#245;es" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9060816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00023-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01673" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karampoula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giaouris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Dougleraki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-J.E. Nychas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01351-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Na&#239;tali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/4.2.2015.a2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/4.2.2015.a1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akier Assanta A. A. Mafu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01480-10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Oulahal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. J. -F. Chamba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Notz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TD0903G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DN2N3QX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-70.10.2243" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Nazer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.10.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46B0TJK9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47828" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Nazer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tholozan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.10.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1BLH7XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;rin-M&#233;chin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malgrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rin-M&#233;chin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerin-Mechin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Leveau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gnanou Besse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafarge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.01195.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00198-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS993CXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1999.00770.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin-Mechin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1999.00919.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089205v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ntsama-Essomba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouttier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramaldes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fourniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089197v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brissonnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maujean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dantan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossiez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Chercheurs-etudiants/Alimentation-et-nutrition/Toutes-les-actualites/Risques-microbiologiques-alimentaires" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/de/book/9781493989997" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988644v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle de Salins" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poumeyrol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bocquillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dubois-brissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2998-7518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169814289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=oWUqI_sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/nutrition-et-sciences-des-aliments/m2-analyse-des-risques-sanitaires-lies-lalimentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iseki-food.net/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iseki-food.net/events/7th-iseki-food-conference" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Papadochristopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1441784" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamchaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03462809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Strantzali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kostoglou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Perikleous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zestas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Ornithopoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Almoughrabie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisse Ngari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COSMETICS7020032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sim&#245;es" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9060816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00023-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01673" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karampoula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giaouris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Dougleraki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-J.E. Nychas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01351-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Na&#239;tali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/4.2.2015.a2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/4.2.2015.a1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1365-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akier Assanta A. A. Mafu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01480-10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Oulahal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. J. -F. Chamba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Notz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TD0903G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DN2N3QX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Legeay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-70.10.2243" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Nazer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.10.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46B0TJK9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47828" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Nazer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tholozan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.10.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1BLH7XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;rin-M&#233;chin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malgrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gu&#233;rin-M&#233;chin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Leveau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00198-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS993CXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guerin-Mechin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gnanou Besse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafarge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclerc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.01195.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1999.00770.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03088703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin-Mechin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1999.00919.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089205v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ntsama-Essomba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouttier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramaldes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fourniat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089197v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Russel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brissonnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maujean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03089187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dantan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossiez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Chercheurs-etudiants/Alimentation-et-nutrition/Toutes-les-actualites/Risques-microbiologiques-alimentaires" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/de/book/9781493989997" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608822v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988644v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lassalle de Salins" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poumeyrol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03090460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bocquillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>