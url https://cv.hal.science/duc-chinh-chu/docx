--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -135,918 +135,918 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Chu</w:t>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amar</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kleib</w:t>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-E. Abriak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Chu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Amar</w:t>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kleib</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pozzolanic Activity of Sediments Treated by the Flash Calcination Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1091,151 +1091,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,289 +1375,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1595,51 +1725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A06C08ED"/>
+    <w:nsid w:val="61D1B1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1826,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duc-chinh-chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-0497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01789-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duc-chinh-chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-0497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01789-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>