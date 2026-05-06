--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -563,291 +563,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
               </w:r>
@@ -957,291 +957,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pozzolanic Activity of Sediments Treated by the Flash Calcination Method</w:t>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01789-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815965v1</w:t>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+                <w:t xml:space="preserve">The Pozzolanic Activity of Sediments Treated by the Flash Calcination Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.4963-4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01789-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D1B1CD"/>
+    <w:nsid w:val="586F497C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duc-chinh-chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-0497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01789-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duc-chinh-chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-0497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01789-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>