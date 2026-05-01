--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -728,248 +728,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Elastic and Hydraulic Properties of Fractured Rock Masses with High Contrast of Permeability: Numerical Calculation by an Embedded Fracture Continuum Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-form solution of stress state and stability analysis of wellbore in anisotropic permeable rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Duc Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Lam Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Do Duc Phi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/7560724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154911v1</w:t>
+                <w:t xml:space="preserve">hal-02133800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solution of stress state and stability analysis of wellbore in anisotropic permeable rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Elastic and Hydraulic Properties of Fractured Rock Masses with High Contrast of Permeability: Numerical Calculation by an Embedded Fracture Continuum Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Lam Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Phi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Lam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113, pp.11-23. </w:t>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/7560724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133800v1</w:t>
+                <w:t xml:space="preserve">hal-02154911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Reliability Analysis of Deep Tunnel in the Viscoelastic Burger Rock with Sequential Installation of Liners</w:t>
               </w:r>
@@ -3707,217 +3707,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-hydro-mécanique (THM) d'un ouvrage en pierre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FULLY COUPLED THERMO-HYDRO MECHANICAL ANALYSIS OF THE IMPACT OF TEMPERATURE AND HUMIDITY VARIATION ON THE STATE OF HISTORICAL STONE BULDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Duc Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belayachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSERBATI2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">8 th International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684187v1</w:t>
+                <w:t xml:space="preserve">hal-00684168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FULLY COUPLED THERMO-HYDRO MECHANICAL ANALYSIS OF THE IMPACT OF TEMPERATURE AND HUMIDITY VARIATION ON THE STATE OF HISTORICAL STONE BULDINGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement thermo-hydro-mécanique (THM) d'un ouvrage en pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Duc Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naïma Belayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Greece</w:t>
+              <w:t xml:space="preserve">CONSERBATI2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684168v1</w:t>
+                <w:t xml:space="preserve">hal-00684187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling mechanical behavior of geomaterials by the extended finite-element method</w:t>
               </w:r>
@@ -4961,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phi Do" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2025.106242" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam&#8208;hung Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Phi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;nga Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hung Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tho Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoxha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Armand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lam Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7560724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.11.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung Mai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01975-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.10.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1285253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.11.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG37DJ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Vladimir Nicolae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vu Huynh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thevard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Son Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coignard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjun Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Nga Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Ta Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Quang Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201825104051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbitti Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Senjun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grgic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_94" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3TQJV8XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL091N" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phi Do" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2025.106242" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam&#8208;hung Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Phi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;nga Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hung Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tho Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuyen Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoxha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Armand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lam Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7560724" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung Mai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01975-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.10.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ndao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1285253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.11.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG37DJ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Vladimir Nicolae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vu Huynh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thevard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Son Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coignard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjun Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Nga Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Ta Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Quang Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201825104051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbitti Amine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Senjun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grgic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_94" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3TQJV8XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL091N" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>