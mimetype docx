--- v0 (2026-04-03)
+++ v1 (2026-05-07)
@@ -1531,178 +1531,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Debate on Property during the First English Revolution 1647-1659 : A Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.9084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Butin (Alexis), Isaih Berlin. Libéral et pluraliste (Paris, Michel Houdiard, 2014, 230 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640341v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01640342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps héroïque, corps de chair dans les récits de vie de la première modernité</w:t>
               </w:r>
@@ -2916,246 +2916,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méniel, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ecrivains juristes, les juristes écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier-Flammarion, pp.607--612, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méniel, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ecrivains juristes, les juristes écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier-Flammarion, pp.594--599, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1649 : la République à inventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Bosc, Rémi Dalisson, Jean-Yves Frétigné, Christopher Hamel, Carine Lounissi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture des Républicanismes. Pratiques-Représentations-Concepts de la Révolution anglaise à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.19-32, 2015, 978-2-84174-697-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452976v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01640418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse Harrington/Milton : perspectives sur le républicanisme anglais pendant l’Interrègne</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10970-book-08535018-9782745350183.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2528407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5614" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Curelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01840797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01840722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Constantin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ashby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlberg Gaby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munck Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#8217;andlau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vallance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Santi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zeitlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hammersley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Yannick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer Sellers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kirste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10970-book-08535018-9782745350183.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2025.2528407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5614" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Curelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01840797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01840722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Constantin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ashby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18724-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlberg Gaby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munck Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#8217;andlau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vallance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Santi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zeitlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hammersley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Yannick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer Sellers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kirste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>