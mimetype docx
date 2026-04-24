--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2360,1117 +2360,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leçons sur Nietzsche: héritier de Kant, Paris, Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le National-socialisme dans son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Genton</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">halshs-01334370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nietzsche, héritier de Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie sociale de Natorp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Ellipses 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et traduction de Noël Carroll, Philosophie des films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Servois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mal dans le cinéma allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction et traduction de Noël Carroll, Philosophie des films</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le mal, Monsieur Haneke ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2014, Qu'est-ce que le mal, Monsieur Haneke?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Recherches sur la philosophie et le langage, n° 28 (2012), 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « Lola Montès » (M. Ophuls, 1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Servois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jullier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma de science-fiction : histoire et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Natorp : de la &amp;quot;Psychologie générale&amp;quot; à la &amp;quot;Systématique philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une anthologie du rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Servois</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filigrane n° 8, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monstres au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « Casque d’or » (J. Becker, 1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2014</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « L’homme à la caméra » (D. Vertov, 1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...546 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Marimbert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01334049v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01334042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le cinéma?</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rollema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Gardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2009.10.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5HNRGCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Servois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zielinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rollema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Gardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2009.10.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5HNRGCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Servois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zielinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marimbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>