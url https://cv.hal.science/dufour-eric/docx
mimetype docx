--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2360,1117 +2360,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le National-socialisme dans son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nietzsche, héritier de Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leçons sur Nietzsche: héritier de Kant, Paris, Ellipses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le National-socialisme dans son cinéma</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie sociale de Natorp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et traduction de Noël Carroll, Philosophie des films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Servois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses 2015</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mal dans le cinéma allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le mal, Monsieur Haneke ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2014, Qu'est-ce que le mal, Monsieur Haneke?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction et traduction de Noël Carroll, Philosophie des films</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Recherches sur la philosophie et le langage, n° 28 (2012), 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « Lola Montès » (M. Ophuls, 1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Servois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jullier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma de science-fiction : histoire et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Natorp : de la &amp;quot;Psychologie générale&amp;quot; à la &amp;quot;Systématique philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une anthologie du rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Servois</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filigrane n° 8, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monstres au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « L’homme à la caméra » (D. Vertov, 1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2014</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une œuvre : « Casque d’or » (J. Becker, 1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334042v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01334049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le cinéma?</w:t>
               </w:r>
@@ -4824,165 +4824,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices sur H. Rickert (« Validité logique et validité éthique »), W. Windelband (« Méthode critique ou méthode génétique ? »), E. Cassirer (« Le problème du symbole et sa place dans le système de la philosophie »), P. Natorp (« Logique générale »)</w:t>
+                <w:t xml:space="preserve">Traduction de E. Cassirer, « Le problème du symbole et sa place dans le système de la philosophie » et de P. Natorp, « Logique générale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néokantismes et théorie de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01334475v1</w:t>
+                <w:t xml:space="preserve">halshs-01334492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de E. Cassirer, « Le problème du symbole et sa place dans le système de la philosophie » et de P. Natorp, « Logique générale »</w:t>
+                <w:t xml:space="preserve">Notices sur H. Rickert (« Validité logique et validité éthique »), W. Windelband (« Méthode critique ou méthode génétique ? »), E. Cassirer (« Le problème du symbole et sa place dans le système de la philosophie »), P. Natorp (« Logique générale »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néokantismes et théorie de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01334492v1</w:t>
+                <w:t xml:space="preserve">halshs-01334475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5137,51 +5137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rollema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Gardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2009.10.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5HNRGCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Servois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zielinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marimbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rollema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Gardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2009.10.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5HNRGCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Servois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zielinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>