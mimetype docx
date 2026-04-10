--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -454,157 +454,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Rankine Cycle for Vehicles: Control Design and Experimental Results</w:t>
+                <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Peralez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.952 - 965. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (2), pp.973-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2574760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443948v1</w:t>
+                <w:t xml:space="preserve">hal-01232747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for parameter estimation of nonlinear systems: case study of an unstable delta wing</w:t>
               </w:r>
@@ -616,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (4), pp.873-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -688,144 +675,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
+                <w:t xml:space="preserve">Organic Rankine Cycle for Vehicles: Control Design and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Afri</w:t>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (2), pp.973-980. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.952 - 965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2574760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232747v2</w:t>
+                <w:t xml:space="preserve">hal-01443948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient performance evaluation of waste heat recovery rankine cycle based system for heavyduty trucks</w:t>
               </w:r>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165 (1), pp.878-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -941,103 +941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control for an organic rankine cycle on board a diesel-electric railcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,304 +1065,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferential MIMO predictive control of the particle size distribution in emulsion polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer design for MIMO non-uniformly observable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Othman</w:t>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (2), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2166667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648963v2</w:t>
+                <w:t xml:space="preserve">hal-00648978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for MIMO non-uniformly observable systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inferential MIMO predictive control of the particle size distribution in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Flila</w:t>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (2), pp.511-516. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38(5), pp. 115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2166667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648978v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental predictive control of the infrared cure of a powder coating: a non-linear distributed parameter model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,64 +1422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control during the primary drying stage of lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC as control strategy for pasta drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (7), pp.889-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,64 +1734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer based multivariable control of a catalytic reverse flow reactor: comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (4), pp.851-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network-based software sensor: Data set design and application to a continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,360 +1936,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable model predictive control of a catalytic reverse flow reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A partial differential equation model predictive control strategy: Application to autoclave composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28 (11), pp.2259-2270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 28 (4), pp.545-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2003.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351742v2</w:t>
+                <w:t xml:space="preserve">hal-00351748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial differential equation model predictive control strategy: Application to autoclave composite processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes : une condition de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4), pp.ISSN: 1954-3522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351748v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes : une condition de faisabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multivariable model predictive control of a catalytic reverse flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (11), pp.2259-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352333v2</w:t>
+                <w:t xml:space="preserve">hal-00351742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared drying process of an experimental water painting: Model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental thermal-hydraulic continuous pulp digester model with grade transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nonlinear distributed parameter model predictive control strategy: On-line calculation time reduction and application to an experimental drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande par actions frontières d'un système d'échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,77 +2826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven multi-model control for a waste heat recovery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,2433 +2950,2433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Coupled Organic Rankine Cycle Mild Hybrid Architecture for Long-Haul Heavy-Duty Truck</w:t>
+                <w:t xml:space="preserve">Assessment of rankine waste heat recovery potential on heavy duty trucks using direct condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control (AAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Seminar on ORC Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401142v1</w:t>
+                <w:t xml:space="preserve">hal-03401193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of rankine waste heat recovery potential on heavy duty trucks using direct condensation</w:t>
+                <w:t xml:space="preserve">Evaluation of a Coupled Organic Rankine Cycle Mild Hybrid Architecture for Long-Haul Heavy-Duty Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on ORC Power Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control (AAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, orleans, France. pp.478 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401193v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ECOSM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058060v1</w:t>
+                <w:t xml:space="preserve">hal-02058066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
+                <w:t xml:space="preserve">Optimal observer design for disturbed state affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896056v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Nonlinear Systems with Implicit Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, FL, United States. pp.2170-2175, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
+                <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pudue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058066v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal observer design for disturbed state affine systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco González de Cossío</w:t>
+                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Galuppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+              <w:t xml:space="preserve">IFAC ECOSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Changchun, China. pp.726-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.10.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896047v1</w:t>
+                <w:t xml:space="preserve">hal-02058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
+                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Advanced Control of Chemical Processes (ADCHEM) 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265053v1</w:t>
+                <w:t xml:space="preserve">hal-01265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
+                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917594v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
+                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265061v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An explicit optimal input design for first order systems identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265060v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit optimal input design for first order systems identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Qian</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.179-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265050v1</w:t>
+                <w:t xml:space="preserve">hal-01265059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grelet</w:t>
+                <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.179-184, </w:t>
+              <w:t xml:space="preserve">54th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5677-5682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265059v1</w:t>
+                <w:t xml:space="preserve">hal-01265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5677-5682, </w:t>
+              <w:t xml:space="preserve">2015 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265057v1</w:t>
+                <w:t xml:space="preserve">hal-01265051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE ACC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
+              <w:t xml:space="preserve">IFAC Advanced Control of Chemical Processes (ADCHEM) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.569-574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265051v1</w:t>
+                <w:t xml:space="preserve">hal-01265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop optimal experiment design for on-line parameter estimation</w:t>
+                <w:t xml:space="preserve">Identification paramétrique en ligne : ODOE4OPE, un logiciel d'optimisation en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1813-1818</w:t>
+              <w:t xml:space="preserve">9th Congrès Francophone de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc. papier 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023213v1</w:t>
+                <w:t xml:space="preserve">hal-01025648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a ternary distillation column with side stream</w:t>
+                <w:t xml:space="preserve">Control design for an automotive turbine rankine cycle system based on nonlinear state estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Afri</w:t>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6383-6388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040390⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3316-3321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264107v1</w:t>
+                <w:t xml:space="preserve">hal-01265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an automotive turbine rankine cycle system based on nonlinear state estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of a Vehicular Organic Rankine Cycle Via Dynamic Programming with Adaptive Discretization Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3316-3321, </w:t>
+              <w:t xml:space="preserve">IFAC Word Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5671-5678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265062v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of a Vehicular Organic Rankine Cycle Via Dynamic Programming with Adaptive Discretization Grid</w:t>
+                <w:t xml:space="preserve">Observer design for a ternary distillation column with side stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Peralez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolino Tona</w:t>
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Word Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5671-5678, </w:t>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6383-6388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097214v1</w:t>
+                <w:t xml:space="preserve">hal-01264107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique en ligne : ODOE4OPE, un logiciel d'optimisation en génie des procédés</w:t>
+                <w:t xml:space="preserve">Closed loop optimal experiment design for on-line parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Congrès Francophone de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc. papier 133</w:t>
+              <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1813-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025648v1</w:t>
+                <w:t xml:space="preserve">hal-01023213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer and model predictive control for on-line parameter identification in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,90 +5423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Control Performance of an Organic Rankine Cycle System for Waste Heat Recovery from a Heavy-Duty Diesel Engine using a Model-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Voise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODOE4OPE : Design optimal du plan d'\textquoterightexpériences pour l\textquoteright'estimation paramétrique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,90 +5643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards model-based control of a steam Rankine process for engine waste heat recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches d'automatique pour le design de plan d'expériences couplé à l'identification : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Labbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sghaier Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Benhadj Braiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5894,77 +5894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined closed loop optimal design of experiments and online identification control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,571 +5996,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification optimale en boucle fermée pour les systèmes non linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Nonlinear observers synthesis based on strongly persistent inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième IEEE Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. paper 18</w:t>
+              <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Beijing, China. paper 307, pp. 316-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458667v1</w:t>
+                <w:t xml:space="preserve">hal-00469595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observers synthesis based on strongly persistent inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification optimale en boucle fermée pour les systèmes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Flila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Beijing, China. paper 307, pp. 316-320</w:t>
+              <w:t xml:space="preserve">6ième IEEE Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. paper 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469595v1</w:t>
+                <w:t xml:space="preserve">hal-00458667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d'expérience optimale : identification paramétrique en ligne par une approche de conduite automatisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benefits in using model based predictive control during drying and lyophilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Daraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nde édition de la Journée de l'Institut de Chimie de Lyon (ICL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd European Drying Conference joint conference of the European Federation of Chemical Engineering (EFCE) Drying Working Party, Association Française de Séchage dans l'Industrie et l'Agriculture (AFSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438457v1</w:t>
+                <w:t xml:space="preserve">hal-00388216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits in using model based predictive control during drying and lyophilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale de la robustesse d'une commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Drying Conference joint conference of the European Federation of Chemical Engineering (EFCE) Drying Working Party, Association Française de Séchage dans l'Industrie et l'Agriculture (AFSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. pp.100-101</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. paper 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388216v1</w:t>
+                <w:t xml:space="preserve">hal-00406107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la robustesse d'une commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
+                <w:t xml:space="preserve">Design d'expérience optimale : identification paramétrique en ligne par une approche de conduite automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saida Flila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laurent</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. paper 53</w:t>
+              <w:t xml:space="preserve">2nde édition de la Journée de l'Institut de Chimie de Lyon (ICL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406107v1</w:t>
+                <w:t xml:space="preserve">hal-00438457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,77 +6611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for online identification: a coupled observer-MPC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, South Korea. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6706,90 +6706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC@CB Software : A solution for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFCE-European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,64 +6827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal operation of sublimation time of the freeze drying process by predictive control: Application of the MPC@CB Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,304 +6916,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input design for on-line identification: a coupled observer-MPC approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model predictive control of free surfactant concentration in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Flila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. Paper 1722, pp. 11457-11462, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. paper 1693, pp. 8375-8380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352751v2</w:t>
+                <w:t xml:space="preserve">hal-00352737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of free surfactant concentration in emulsion polymerization</w:t>
+                <w:t xml:space="preserve">Optimal input design for on-line identification: a coupled observer-MPC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saida Flila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Othman</w:t>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. paper 1693, pp. 8375-8380, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. Paper 1722, pp. 11457-11462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352737v2</w:t>
+                <w:t xml:space="preserve">hal-00352751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of volatile organic compounds by the optimal multivariable control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7251,64 +7251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of the primary drying stage of the drying of solutions in vials: an Application of the MPC@CB Software (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Drying Conference (ADC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hong-Kong, China. pp.883-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7346,51 +7346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a powder coating curing process: an application of the MPC@CB© software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology from 1979 to 2005: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.732-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,437 +7504,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes: Une condition de faisabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Model predictive control of the water based painting drying using a humidity profile soft Sensor and a temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssoufi Touré</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. paper 223</w:t>
+              <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. pp. 911-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352421v2</w:t>
+                <w:t xml:space="preserve">hal-00353084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of the water based painting drying using a humidity profile soft Sensor and a temperature measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Observer based model predictive control of the water based painting drying using a humidity profile soft sensor and a temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. pp. 911-918</w:t>
+              <w:t xml:space="preserve">International Workshop and Symposium on Industrial Drying (IWSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Mumbai, India. paper SY152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353084v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based model predictive control of the water based painting drying using a humidity profile soft sensor and a temperature measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multivariable control of a catalytic reverse flow reactor: Comparison between LQR and MPC approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop and Symposium on Industrial Drying (IWSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Mumbai, India. paper SY152</w:t>
+              <w:t xml:space="preserve">ChemCon'04-First joint meeting of American Institute of Chemical Engineers (AIChE) and Indian Institute of Chemical Engineers (IIChE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353098v2</w:t>
+                <w:t xml:space="preserve">hal-00353076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable control of a catalytic reverse flow reactor: Comparison between LQR and MPC approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes: Une condition de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCon'04-First joint meeting of American Institute of Chemical Engineers (AIChE) and Indian Institute of Chemical Engineers (IIChE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Mumbai, India</w:t>
+              <w:t xml:space="preserve">IEEE Conference Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. paper 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353076v2</w:t>
+                <w:t xml:space="preserve">hal-00352421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for an infrared drying process of a water based epoxy amine painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,493 +7992,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-hydraulic modeling of a continuous pulp digester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural network approach for the diagnosis of the continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digester Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353106v1</w:t>
+                <w:t xml:space="preserve">hal-00352521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-hydraulic digester model using a higher order numerical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faults detection of the continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Gatzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Chemical Engineers (AIChE) Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Reno, United States</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on on-line fault detection and super vision in the chemical process industries (CHEMFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Seoul, South Korea. pp. 106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353102v2</w:t>
+                <w:t xml:space="preserve">hal-00353060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network approach for the diagnosis of the continuous pulp digester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal-hydraulic digester model using a higher order numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Bhartiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digester Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
+              <w:t xml:space="preserve">American Institute of Chemical Engineers (AIChE) Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352521v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults detection of the continuous pulp digester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal-hydraulic modeling of a continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Bhartiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on on-line fault detection and super vision in the chemical process industries (CHEMFAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Seoul, South Korea. pp. 106-111</w:t>
+              <w:t xml:space="preserve">Digester Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353060v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking strategy for a non-linear distributed parameter process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8542,51 +8542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a nonlinear distributed parameter system: Real time control of a painting film drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,77 +8637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal trajectory determination and tracking of an autoclave curing process: A model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear distributed parameter process control: An internal linearized model control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DADY : Démonstrateur d'Automatique et de DYnamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,51 +9012,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande prédictive des systèmes à paramètres répartis non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9115,51 +9115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive et identification optimale en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,51 +9267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9935548D"/>
+    <w:nsid w:val="9E1549DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>