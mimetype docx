--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -454,144 +454,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
+                <w:t xml:space="preserve">Organic Rankine Cycle for Vehicles: Control Design and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Afri</w:t>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (2), pp.973-980. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.952 - 965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2574760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232747v2</w:t>
+                <w:t xml:space="preserve">hal-01443948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for parameter estimation of nonlinear systems: case study of an unstable delta wing</w:t>
               </w:r>
@@ -603,51 +616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (4), pp.873-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -675,157 +688,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Rankine Cycle for Vehicles: Control Design and Experimental Results</w:t>
+                <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Peralez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.952 - 965. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (2), pp.973-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2574760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443948v1</w:t>
+                <w:t xml:space="preserve">hal-01232747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient performance evaluation of waste heat recovery rankine cycle based system for heavyduty trucks</w:t>
               </w:r>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165 (1), pp.878-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -941,103 +941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control for an organic rankine cycle on board a diesel-electric railcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,304 +1065,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for MIMO non-uniformly observable systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Inferential MIMO predictive control of the particle size distribution in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2166667⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38(5), pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648978v2</w:t>
+                <w:t xml:space="preserve">hal-00648963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferential MIMO predictive control of the particle size distribution in emulsion polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Observer design for MIMO non-uniformly observable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+                <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Othman</w:t>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38(5), pp. 115-125. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (2), pp.511-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2166667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648963v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental predictive control of the infrared cure of a powder coating: a non-linear distributed parameter model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,64 +1422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control during the primary drying stage of lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC as control strategy for pasta drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (7), pp.889-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,64 +1734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer based multivariable control of a catalytic reverse flow reactor: comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (4), pp.851-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network-based software sensor: Data set design and application to a continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partial differential equation model predictive control strategy: Application to autoclave composite processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes : une condition de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable model predictive control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared drying process of an experimental water painting: Model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental thermal-hydraulic continuous pulp digester model with grade transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,278 +2472,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of a catalytic reverse flow reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On nonlinear distributed parameter model predictive control strategy: On-line calculation time reduction and application to an experimental drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2003.816408⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (11), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0098-1354(03)00099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338368v2</w:t>
+                <w:t xml:space="preserve">hal-00352371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nonlinear distributed parameter model predictive control strategy: On-line calculation time reduction and application to an experimental drying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Model predictive control of a catalytic reverse flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 27 (11), pp.1533-1542. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (5), pp.705 - 714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0098-1354(03)00099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2003.816408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352371v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande par actions frontières d'un système d'échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,77 +2826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven multi-model control for a waste heat recovery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,51 +3103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,840 +3201,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Galuppo</w:t>
+                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Galuppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ECOSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Changchun, China. pp.726-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.10.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058066v1</w:t>
+                <w:t xml:space="preserve">hal-02058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal observer design for disturbed state affine systems</w:t>
+                <w:t xml:space="preserve">Observer Design for Nonlinear Systems with Implicit Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430762⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, FL, United States. pp.2170-2175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896047v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Nonlinear Systems with Implicit Output</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Galuppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058052v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
+                <w:t xml:space="preserve">Optimal observer design for disturbed state affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896056v1</w:t>
+                <w:t xml:space="preserve">hal-01896047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Dufour</w:t>
+                <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ECOSM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pudue, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058060v1</w:t>
+                <w:t xml:space="preserve">hal-01896056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
+                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265060v1</w:t>
+                <w:t xml:space="preserve">hal-01265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
+                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265061v1</w:t>
+                <w:t xml:space="preserve">hal-01265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit optimal input design for first order systems identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,90 +4375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5677-5682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4492,90 +4492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,650 +4733,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique en ligne : ODOE4OPE, un logiciel d'optimisation en génie des procédés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Observer design for a ternary distillation column with side stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Afri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Congrès Francophone de Génie des Procédés (SFGP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6383-6388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025648v1</w:t>
+                <w:t xml:space="preserve">hal-01264107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an automotive turbine rankine cycle system based on nonlinear state estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Peralez</w:t>
+                <w:t xml:space="preserve">Closed loop optimal experiment design for on-line parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1813-1818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265062v1</w:t>
+                <w:t xml:space="preserve">hal-01023213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of a Vehicular Organic Rankine Cycle Via Dynamic Programming with Adaptive Discretization Grid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification paramétrique en ligne : ODOE4OPE, un logiciel d'optimisation en génie des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Word Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Congrès Francophone de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc. papier 133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097214v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a ternary distillation column with side stream</w:t>
+                <w:t xml:space="preserve">Control design for an automotive turbine rankine cycle system based on nonlinear state estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Afri</w:t>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6383-6388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040390⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3316-3321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264107v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop optimal experiment design for on-line parameter estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Qian</w:t>
+                <w:t xml:space="preserve">Optimal Control of a Vehicular Organic Rankine Cycle Via Dynamic Programming with Adaptive Discretization Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Word Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5671-5678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023213v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer and model predictive control for on-line parameter identification in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,90 +5423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Control Performance of an Organic Rankine Cycle System for Waste Heat Recovery from a Heavy-Duty Diesel Engine using a Model-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Voise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODOE4OPE : Design optimal du plan d'\textquoterightexpériences pour l\textquoteright'estimation paramétrique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,90 +5643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards model-based control of a steam Rankine process for engine waste heat recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches d'automatique pour le design de plan d'expériences couplé à l'identification : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Labbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sghaier Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Benhadj Braiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5894,77 +5894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined closed loop optimal design of experiments and online identification control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6002,77 +6002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers synthesis based on strongly persistent inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Beijing, China. paper 307, pp. 316-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6097,77 +6097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification optimale en boucle fermée pour les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième IEEE Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. paper 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6205,64 +6205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits in using model based predictive control during drying and lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Drying Conference joint conference of the European Federation of Chemical Engineering (EFCE) Drying Working Party, Association Française de Séchage dans l'Industrie et l'Agriculture (AFSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6287,77 +6287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la robustesse d'une commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6395,77 +6395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d'expérience optimale : identification paramétrique en ligne par une approche de conduite automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde édition de la Journée de l'Institut de Chimie de Lyon (ICL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6503,64 +6503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,77 +6611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for online identification: a coupled observer-MPC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, South Korea. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6706,90 +6706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC@CB Software : A solution for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFCE-European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,64 +6827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal operation of sublimation time of the freeze drying process by predictive control: Application of the MPC@CB Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,304 +6916,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of free surfactant concentration in emulsion polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimal input design for on-line identification: a coupled observer-MPC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Flila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Othman</w:t>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. paper 1693, pp. 8375-8380, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. Paper 1722, pp. 11457-11462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352737v2</w:t>
+                <w:t xml:space="preserve">hal-00352751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input design for on-line identification: a coupled observer-MPC approach</w:t>
+                <w:t xml:space="preserve">Model predictive control of free surfactant concentration in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Flila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. Paper 1722, pp. 11457-11462, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. paper 1693, pp. 8375-8380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352751v2</w:t>
+                <w:t xml:space="preserve">hal-00352737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of volatile organic compounds by the optimal multivariable control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7251,64 +7251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of the primary drying stage of the drying of solutions in vials: an Application of the MPC@CB Software (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Drying Conference (ADC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hong-Kong, China. pp.883-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7346,51 +7346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a powder coating curing process: an application of the MPC@CB© software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology from 1979 to 2005: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.732-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of the water based painting drying using a humidity profile soft Sensor and a temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,51 +7605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer based model predictive control of the water based painting drying using a humidity profile soft sensor and a temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,77 +7700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable control of a catalytic reverse flow reactor: Comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCon'04-First joint meeting of American Institute of Chemical Engineers (AIChE) and Indian Institute of Chemical Engineers (IIChE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,51 +7808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes: Une condition de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7890,51 +7890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for an infrared drying process of a water based epoxy amine painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,480 +7992,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network approach for the diagnosis of the continuous pulp digester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thermal-hydraulic modeling of a continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Bhartiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digester Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352521v2</w:t>
+                <w:t xml:space="preserve">hal-00353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults detection of the continuous pulp digester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thermal-hydraulic digester model using a higher order numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Bhartiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on on-line fault detection and super vision in the chemical process industries (CHEMFAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Seoul, South Korea. pp. 106-111</w:t>
+              <w:t xml:space="preserve">American Institute of Chemical Engineers (AIChE) Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353060v2</w:t>
+                <w:t xml:space="preserve">hal-00353102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-hydraulic digester model using a higher order numerical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural network approach for the diagnosis of the continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Chemical Engineers (AIChE) Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Reno, United States</w:t>
+              <w:t xml:space="preserve">Digester Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353102v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-hydraulic modeling of a continuous pulp digester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faults detection of the continuous pulp digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Gatzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digester Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on on-line fault detection and super vision in the chemical process industries (CHEMFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Seoul, South Korea. pp. 106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353106v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking strategy for a non-linear distributed parameter process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8542,51 +8542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a nonlinear distributed parameter system: Real time control of a painting film drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal trajectory determination and tracking of an autoclave curing process: A model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear distributed parameter process control: An internal linearized model control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DADY : Démonstrateur d'Automatique et de DYnamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,51 +9012,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande prédictive des systèmes à paramètres répartis non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9115,51 +9115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive et identification optimale en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,51 +9267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E1549DA"/>
+    <w:nsid w:val="25AC192B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>