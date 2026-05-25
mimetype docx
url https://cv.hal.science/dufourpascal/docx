--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">135607272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=dsNXtcgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">C-3926-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,2597 +233,2597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Rankine Cycle based waste heat recovery modeling and control of the low pressure side using direct condensation and dedicated fans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 216, pp.119074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Nonlinear Systems With Output Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (12), pp.5205 - 5219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tac.2020.2971934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Rankine Cycle for Vehicles: Control Design and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (3), pp.952 - 965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2016.2574760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for parameter estimation of nonlinear systems: case study of an unstable delta wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (4), pp.873-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2016.1225990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and parameter estimation: a nonlinear Luenberger observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.973-980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2016.2566804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient performance evaluation of waste heat recovery rankine cycle based system for heavyduty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165 (1), pp.878-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control for an organic rankine cycle on board a diesel-electric railcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferential MIMO predictive control of the particle size distribution in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38(5), pp. 115-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for MIMO non-uniformly observable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (2), pp.511-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2011.2166667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental predictive control of the infrared cure of a powder coating: a non-linear distributed parameter model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (2), pp.962-975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control during the primary drying stage of lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (5), pp.483-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC as control strategy for pasta drying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Ramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (1), pp.50-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (7), pp.889-904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930600734075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer based multivariable control of a catalytic reverse flow reactor: comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (4), pp.851-865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network-based software sensor: Data set design and application to a continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (2), pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2004.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partial differential equation model predictive control strategy: Application to autoclave composite processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (4), pp.545-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2003.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes : une condition de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (4), pp.ISSN: 1954-3522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable model predictive control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (11), pp.2259-2270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared drying process of an experimental water painting: Model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (1-2), pp.269-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/DRT-120028233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental thermal-hydraulic continuous pulp digester model with grade transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (2), pp.411-425. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.690490212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nonlinear distributed parameter model predictive control strategy: On-line calculation time reduction and application to an experimental drying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Model predictive control of a catalytic reverse flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (5), pp.705 - 714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2003.816408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0098-1354(03)00099-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00352371v2</w:t>
+                <w:t xml:space="preserve">hal-00338368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of a catalytic reverse flow reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On nonlinear distributed parameter model predictive control strategy: On-line calculation time reduction and application to an experimental drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (11), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0098-1354(03)00099-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2003.816408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00338368v2</w:t>
+                <w:t xml:space="preserve">hal-00352371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande par actions frontières d'un système d'échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 30 (10), pp.1375-1391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,6043 +2833,6043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven multi-model control for a waste heat recovery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju (virtual), South Korea. pp.5501-5506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc42340.2020.9304418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of rankine waste heat recovery potential on heavy duty trucks using direct condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Seminar on ORC Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Coupled Organic Rankine Cycle Mild Hybrid Architecture for Long-Haul Heavy-Duty Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control (AAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, orleans, France. pp.478 - 483, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC ECOSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Changchun, China. pp.726-731, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.10.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Nonlinear Systems with Implicit Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, FL, United States. pp.2170-2175, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal observer design for disturbed state affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González de Cossío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pudue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit optimal input design for first order systems identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Qian</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.179-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265050v1</w:t>
+                <w:t xml:space="preserve">hal-01265059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An explicit optimal input design for first order systems identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265059v1</w:t>
+                <w:t xml:space="preserve">hal-01265050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive identification of continuous time MIMO state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5677-5682, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of linear systems with nonlinear Luenberger Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.3373-3378, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Advanced Control of Chemical Processes (ADCHEM) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.569-574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for a ternary distillation column with side stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6383-6388, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop optimal experiment design for on-line parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1813-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique en ligne : ODOE4OPE, un logiciel d'optimisation en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru-Daniel Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congrès Francophone de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc. papier 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for an automotive turbine rankine cycle system based on nonlinear state estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3316-3321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of a Vehicular Organic Rankine Cycle Via Dynamic Programming with Adaptive Discretization Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolino Tona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Word Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5671-5678, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer and model predictive control for on-line parameter identification in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International Symposium on Dynamics and Control of Process Systems (DYCOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.571-576, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20131218-3-IN-2045.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Control Performance of an Organic Rankine Cycle System for Waste Heat Recovery from a Heavy-Duty Diesel Engine using a Model-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolino Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Voise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODOE4OPE : Design optimal du plan d'\textquoterightexpériences pour l\textquoteright'estimation paramétrique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMCS12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pôle Universitaire Léonard de Vinci à La Défense, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards model-based control of a steam Rankine process for engine waste heat recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Peralez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolino Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolino Tona</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, South Korea. pp.289 - 294, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2012.6422718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches d'automatique pour le design de plan d'expériences couplé à l'identification : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Labbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sghaier Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Benhadj Braiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Douai, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined closed loop optimal design of experiments and online identification control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Beijing, China. paper 194, pp.1178-1183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers synthesis based on strongly persistent inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Beijing, China. paper 307, pp. 316-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification optimale en boucle fermée pour les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième IEEE Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. paper 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits in using model based predictive control during drying and lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Drying Conference joint conference of the European Federation of Chemical Engineering (EFCE) Drying Working Party, Association Française de Séchage dans l'Industrie et l'Agriculture (AFSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la robustesse d'une commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. paper 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d'expérience optimale : identification paramétrique en ligne par une approche de conduite automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde édition de la Journée de l'Institut de Chimie de Lyon (ICL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par commande prédictive d'un procédé de cuisson sous infrarouge de peintures en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. paper 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal input design for online identification: a coupled observer-MPC approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MPC@CB Software : A solution for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, South Korea. pp.11-17</w:t>
+              <w:t xml:space="preserve">EFCE-European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457751v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC@CB Software : A solution for Model Predictive Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal operation of sublimation time of the freeze drying process by predictive control: Application of the MPC@CB Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Daraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Othman</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFCE-European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.659-664</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352476v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operation of sublimation time of the freeze drying process by predictive control: Application of the MPC@CB Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal input design for online identification: a coupled observer-MPC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Flila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hottot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCE-European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.453-458</w:t>
+              <w:t xml:space="preserve">IFAC Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, South Korea. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352454v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal input design for on-line identification: a coupled observer-MPC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Flila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. Paper 1722, pp. 11457-11462, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of free surfactant concentration in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Automatic Control (IFAC) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. paper 1693, pp. 8375-8380, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of volatile organic compounds by the optimal multivariable control of a catalytic reverse flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des journées STIC &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of the primary drying stage of the drying of solutions in vials: an Application of the MPC@CB Software (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Daraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Drying Conference (ADC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hong-Kong, China. pp.883-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a powder coating curing process: an application of the MPC@CB© software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Zhangjiajie, China. pp.630-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control engineering in drying technology from 1979 to 2005: Review and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.732-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of the water based painting drying using a humidity profile soft Sensor and a temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. pp. 911-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer based model predictive control of the water based painting drying using a humidity profile soft sensor and a temperature measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop and Symposium on Industrial Drying (IWSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Mumbai, India. paper SY152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable control of a catalytic reverse flow reactor: Comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCon'04-First joint meeting of American Institute of Chemical Engineers (AIChE) and Indian Institute of Chemical Engineers (IIChE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive non linéaire sous contraintes: Une condition de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference Internationale Francophone d'Automatique (CIFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. paper 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for an infrared drying process of a water based epoxy amine painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drying Symposium (IDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Beijing, China. pp. 1147-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-hydraulic modeling of a continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digester Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-hydraulic digester model using a higher order numerical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Chemical Engineers (AIChE) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural network approach for the diagnosis of the continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Doyle Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digester Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Annapolis, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults detection of the continuous pulp digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Bhartiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward P. Gatzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on on-line fault detection and super vision in the chemical process industries (CHEMFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Seoul, South Korea. pp. 106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking strategy for a non-linear distributed parameter process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-IEEE European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. Paper 4993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a nonlinear distributed parameter system: Real time control of a painting film drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Theory on Network and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Perpignan, France. Paper B167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal trajectory determination and tracking of an autoclave curing process: A model based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad S. Dhurjati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Karlsruhe, Germany. Paper F1033-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear distributed parameter process control: An internal linearized model control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS-IEEE Computational Engineering in Systems Applications (CESA) Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp. 134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8858,137 +8879,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DADY : Démonstrateur d'Automatique et de DYnamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8998,100 +9019,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande prédictive des systèmes à paramètres répartis non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00337724v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9101,105 +9122,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive et identification optimale en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Claude Bernard - Lyon I, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00610544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9267,51 +9288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AC192B"/>
+    <w:nsid w:val="6079847D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dufourpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8403-0685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135607272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=dsNXtcgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3926-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez de Coss&#237;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2971934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01443948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolino Tona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2574760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Qian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1225990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232747v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2566804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648963v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2011.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648978v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Flila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2166667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hottot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350086v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Temmerman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350094v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600734075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351646v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Bhartiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S. Dhurjati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Doyle Iii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351748v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Michaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2003.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352333v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351742v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352372v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120028233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352339v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690490212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B86135E6EAA3B3F52D227436C0CC9BD6BF8B1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338368v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.816408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352371v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(03)00099-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171853" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040390" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru-Daniel Morosan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciarretta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039902" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131218-3-IN-2045.00042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Voise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00875423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422718" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Labbane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sghaier Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Benhadj Braiek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406107v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352412v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lieto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352476v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352454v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352751v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1722" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352737v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1693" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353129v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338891v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353084v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353098v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353076v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352421v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353067v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353102v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352521v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353060v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. English" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Gatzke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353148v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353142v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00337724v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>