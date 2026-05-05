--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -298,221 +298,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji : Insight from Four Decades of Hinscast Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Drone for Coastal Surveillance: an Innovative Approach to Coastal Management in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIURN : Pacific Islands Universties Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">The 6th Pacific Islands Universities Regional Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIURN, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512137v1</w:t>
+                <w:t xml:space="preserve">hal-05508350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Drone for Coastal Surveillance: an Innovative Approach to Coastal Management in Oceania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji : Insight from Four Decades of Hinscast Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lency Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Espejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Wandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awnesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Pacific Islands Universities Regional Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIURN, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">6th PIURN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIURN : Pacific Islands Universties Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508350v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline Monitoring and Coastal Management : Case Studies in Selected Islands of Oceania</w:t>
               </w:r>
@@ -567,103 +567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji: Insights from Four Decades of Hindcast Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lency Muna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Espejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moritz Wandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awnesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Islands Ocean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Community / Pacific Community Centre for Ocean Science, Sep 2025, Honiara, Solomon Islands</w:t>
@@ -790,230 +790,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoreline monitoring and management using GIS and remote sensing to improve resilience in the Pacific islands against coastal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International GIS and Remote Sensing Users Conference “Sustainable Management for Coastal Areas through Remote Sensing and GIS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PGRSC Pacific GIS and Remote Sensing Council, Nov 2024, Suva, Fiji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909471v1</w:t>
+                <w:t xml:space="preserve">hal-04947037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline monitoring and management using GIS and remote sensing to improve resilience in the Pacific islands against coastal erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International GIS and Remote Sensing Users Conference “Sustainable Management for Coastal Areas through Remote Sensing and GIS"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947037v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des transformations socio-spatiales induites par l’implantation de deux nouvelles usines métallurgiques de nickel en Nouvelle-Calédonie : vers un rééquilibrage territorial ?</w:t>
               </w:r>
@@ -2090,217 +2090,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049772v1</w:t>
+                <w:t xml:space="preserve">hal-03065850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065850v1</w:t>
+                <w:t xml:space="preserve">hal-03049772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour un diagnostic de la vulnérabilité des territoires face aux risques d’érosion côtière de submersion marine ? Application à l’atoll d’Ouvéa.</w:t>
               </w:r>
@@ -4492,299 +4492,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion susceptibility and coastal evolution: examples in southern New-Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cohen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
+              <w:t xml:space="preserve">GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387261v1</w:t>
+                <w:t xml:space="preserve">hal-03387322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia.</w:t>
+                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS &amp; RS Conference</w:t>
+              <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387322v1</w:t>
+                <w:t xml:space="preserve">hal-03387260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil erosion susceptibility and coastal evolution: examples in southern New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387260v1</w:t>
+                <w:t xml:space="preserve">hal-03387261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
               </w:r>
@@ -6851,51 +6851,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7858,2470 +7858,2604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen Science, a promising tool for detecting and monitoring outbreaks of the crown-of-thorns starfish Acanthaster spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Durbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.9431⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-57251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049751v1</w:t>
+                <w:t xml:space="preserve">hal-02455924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.9431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333440v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warmin context : Case study in Ouvea (New Caledonia)</w:t>
+                <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warmin context : Case study in Ouvea (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Part of special issue Oceanext - Published in Volume 117, July 2020, 117, pp.103393. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049748v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l'élévation du niveau de la mer sur l'atoll d'Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.090⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Part of special issue Oceanext - Published in Volume 117, July 2020, 117, pp.103393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333365v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l'élévation du niveau de la mer sur l'atoll d'Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
+              <w:t xml:space="preserve">Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534430v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave forcing and morphological changes of New Caledonia lagoon islets: Insights on their possible relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bricquir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Comptes Rendus Geoscience, 349 (6-7), pp.248 - 259. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581464v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Evolutions des facteurs de vulnérabilités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+                <w:t xml:space="preserve">Wave forcing and morphological changes of New Caledonia lagoon islets: Insights on their possible relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bricquir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Comptes Rendus Geoscience, 349 (6-7), pp.248 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333255v1</w:t>
+                <w:t xml:space="preserve">hal-04581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave forcing and morphological changes of the New Caledonia lagoon islets : Insight on their possible relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vendee-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bricquir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C.R. Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Cohen</w:t>
+                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Evolutions des facteurs de vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Le Duff</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference in XIVèmes Journées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.041⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333359v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Évolutions des facteurs de vulnérabilités et de résiliences à Lifou en territoire coutumier kanak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
+              <w:t xml:space="preserve">Conference in XIVèmes Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828853v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Potential Soil Loss in Pacific Islands: Example in Tahiti Iti – French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Évolutions des facteurs de vulnérabilités et de résiliences à Lifou en territoire coutumier kanak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (Volume 16 numéro 3), pp.1-32 [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333179v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls: Which abiotic factors influence its spatial pattern?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Potential Soil Loss in Pacific Islands: Example in Tahiti Iti – French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309133315615804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03333178v1</w:t>
+                <w:t xml:space="preserve">hal-03333179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls. Which abiotic factors influence its spatial pattern?</w:t>
+                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls: Which abiotic factors influence its spatial pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">S. Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ballet</w:t>
+                <w:t xml:space="preserve">S. Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133315615804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648244v1</w:t>
+                <w:t xml:space="preserve">hal-03333178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modeling approach in New Caledonia, South Pacific</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls. Which abiotic factors influence its spatial pattern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Curt</w:t>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250688v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde, l' Archipel des lettres.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modeling approach in New Caledonia, South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des littératures insulaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.377-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333133v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modelling approach in New-Caledonia, South Pacific.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde, l' Archipel des lettres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des littératures insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°13, Semestriel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333130v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modelling approach in New-Caledonia, South Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol.5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1317)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333097v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque de feux de brousse sur la Grande Terre de Nouvelle-Calédonie : l’Homme responsable, mais pas coupable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53(1-2)</w:t>
+              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, août 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333098v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Le risque de feux de brousse sur la Grande Terre de Nouvelle-Calédonie : l’Homme responsable, mais pas coupable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">M. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53(1-2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239641v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing erosion models for integrated coastal zone management : a case study of The New Caledonia west coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Luneau</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912886v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de cartographie de la sensibilité des sols à l’érosion appliquée à la région de Dumbéa, Païta à Bouloupari (Nouvelle-Calédonie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">Developing erosion models for integrated coastal zone management : a case study of The New Caledonia west coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332975v1</w:t>
+                <w:t xml:space="preserve">hal-02912886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de cartographie de la sensibilité des sols à l’érosion appliquée à la région de Dumbéa, Païta à Bouloupari (Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (252)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations en Océanie, des départs sans retours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances Océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10331,422 +10465,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islands : where biodiversity and human history intertwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia, ocean of knowledge : a scientific odyssey in the Natural Park of the Coral Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; PUNC, pp.115-133, 2025, 978-2-7099-3088-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles : biodiversité et histoire humaine entremêlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie, un océan de savoirs : une odyssée scientifique dans le parc naturel de la mer de Corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; PUNC, pp.115-133, 2025, 9782709930765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions et variétés des formes littorales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ss. dir. Desse M., Robert S., Herbert V., Chadenas C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux français. Permanences, changements enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 39-66., 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion côtière à Ouvéa (Iles Loyauté, Nouvelle Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,426 +10912,426 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressources à l'assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Européennes, pp.385-408, 2024, 978-3-8416-7831-7             </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, ecosystem services and socio-economic activities using natural resources</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+                <w:t xml:space="preserve">World Heritage and Tourism: Towards Coviability? Reflections on the Case of Scuba Diving in the Lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barrière, Olivier (Dir.); Behnassi, Mohamed (Dir.); David, Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Noumea 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coviability of social and ecological systems : reconnecting mankind to the biosphere in an era of global change. Vol. 2, Coviability questioned by a diversity of situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Springer International Publishing, pp.169-186, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539329v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Heritage and Tourism: Towards Coviability? Reflections on the Case of Scuba Diving in the Lagoon of New Caledonia</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Barrière, Olivier (Dir.); Behnassi, Mohamed (Dir.); David, Gilbert. </w:t>
+                <w:t xml:space="preserve">Biodiversity, ecosystem services and socio-economic activities using natural resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coviability of social and ecological systems : reconnecting mankind to the biosphere in an era of global change. Vol. 2, Coviability questioned by a diversity of situations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Noumea 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 17-29, 2019, 979-10-910320-9-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314110v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 : Biodiversité, services écosystémiques et activités socio-économiques basées sur les ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 17-29, 2019, 979-10-910321-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Erosion Monitoring on Ouvea Island (New Caledonia): Involving the Local Community in Climate Change Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11239,73 +11373,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries: Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11334,73 +11468,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HandBook on climate change impacts and adaptation strategies for coastal communities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11436,106 +11570,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries : Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-268, 2017, 978-3-319-50093-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50094-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11557,96 +11691,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11692,306 +11826,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levacher, Daniel; Sanchez-Angulo, Martin; Bertin, Xavier; Brenon, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie civil - génie côtier. Acte des XIVèmes journées nationales. Toulon, France du 29 juin au 1er juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paralia CFL, pp.361-370, 2016, 978-2-35921-017-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage: exemples dans le Sud de la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12007,590 +12141,590 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropization of New Caledonia’s Southwestern Coastland : a satellite remote-sensing analysis of Coastland Environment Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Larrue, S.,(Ed.), Biodiversity and Societies the Pacific Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANU E Press, PUP, Collection "Confluent des Sciences", 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations et éléments à prendre en compte pour favoriser les initiatives &amp;quot;en brousse&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barthelmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Jean-Michel Lebigre et Pascal Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La brousse calédonienne : transformations et enjeux. Actes du XXe Colloque CORAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.189-196, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrier C., Abong M., et Tryon D. (Dir.) Le Vanuatu. Collection 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Iles de Lumière, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Iles Salomon : un archipel dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dittman, W. Gieler &amp; M. Kowasch (Ed.) Die Außenpolitik der Staaten Ozeaniens. EHandbuch Von Australien bis Neuseeland, von Samoa bis Vanuatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Ferdinand Schöningh, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nauru : le déclin d’un empire phosphatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dittman, W. Gieler &amp; M. Kowasch (Ed.) Die Außenpolitik der Staaten Ozeaniens. EHandbuch Von Australien bis Neuseeland, von Samoa bis Vanuatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Ferdinand Schöningh, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du littoral en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angleviel, F. ; Lebigre, J.M. (Dir.) De la Nouvelle-Calédonie au Pacifique. Éléments de recherches en Lettres, langues et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan. Coll. Portes océanes, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral, Télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 mots pour comprendre l’environnement de Nouvelle-Calédonie. Publication du GHROC (Groupe de Recherches en Histoire Océanienne Contemporaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions île de lumière, Nouméa, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12600,228 +12734,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et menaces face au changement climatique. Quelles sont les conséquences du réchauffement climatique ? Quelles sont nos ressources pour y faire face ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Verge-Campion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emission radio-télévisée sur NC la 1er « Ligne directe » présentée par J. Waïa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Année Francophone Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (South-West Pacific), multidisciplinary approach. Our Common Future Under Climate Change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12830,97 +12964,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12930,78 +13064,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13026,73 +13160,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Année 1, Impacts de la Mine sur l’évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13101,447 +13235,447 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume II : rapports thématiques (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme FPBVM. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2016, 557 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume I : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme FPBVM. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2016, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01937180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique du nickel entre gouvernance locale et gouvernance d’entreprise : trajectoires minières et industrielles comparées en Nouvelle-Calédonie. Documents de travail, volume I, numéros 1-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trépied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poithily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Gouvernance minière. Tome Nickel et Société, CNRT Nickel et son environnement. 2011, 356 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13551,51 +13685,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13637,73 +13771,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial meeting SGA 2022 (Society for Geology Applied to mineral deposits)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13745,195 +13879,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raised atoll and high volcanic island influence spatial pattern of native plant species richness on the atolls of Eastern Polynesia (French Polynesia, South Pacific Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Biennial Conference of the International Biogeography Society,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Passion – Clipperton : une île sentinelle ? Protection, valorisation et gestion de Clipperton. Quels enjeux pour la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13948,73 +14082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14036,84 +14170,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14123,105 +14257,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 chapitres : 230 000 habitants en Nouvelle-Calédonie ; La région de Houaïlou ; La vie et les activités des hommes dans les îles et archipels d’Océanie ; Les organisations régionales en Océanie ; Le rééquilibrage en province Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CDP Nouméa, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14289,51 +14423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7803D0DB"/>
+    <w:nsid w:val="B30518BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14520,51 +14654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumas-pascal-sebastien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2676-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Muna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Espejo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wandres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoibian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fengyin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sichoix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebigre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printemps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Ausseil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barthelm&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Houchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herrenschmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jollit-Boniface" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Dymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duphil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105540" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie Cl&#233;mence Tramier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;ginald Camille Paul Delvienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luc Sauvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;j&#233;r&#244;me Olivier Cassan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14071" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333407v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lendre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.090" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bricquir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendee-Leclerc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bricquir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.041" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133315615804" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ibanez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317)" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Printemps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301797v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313994v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056340v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barthelm&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314224v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillermin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge-Campion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roussineau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157478v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tr&#233;pied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumas-pascal-sebastien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2676-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Muna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Espejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wandres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoibian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fengyin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sichoix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebigre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printemps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Ausseil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barthelm&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Houchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herrenschmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jollit-Boniface" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Dymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duphil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105540" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie Cl&#233;mence Tramier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;ginald Camille Paul Delvienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luc Sauvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;j&#233;r&#244;me Olivier Cassan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14071" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.090" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bricquir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendee-Leclerc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bricquir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.041" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333178v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133315615804" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ibanez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Printemps" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933865v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Meyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barthelm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314395v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314337v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillermin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge-Campion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roussineau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157478v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tr&#233;pied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925808v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313926v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>