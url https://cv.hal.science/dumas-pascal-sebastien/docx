--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -157,6717 +157,6610 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Drone for Coastal Surveillance: an Innovative Approach to Coastal Management in Oceania</w:t>
+                <w:t xml:space="preserve">Shoreline Monitoring and Coastal Management : Case Studies in Selected Islands of Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Pacific Islands Universities Regional Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIURN, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">Australian Centre for Culture Environment, Society and Space (ACCESS) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wollongong Australia, Sep 2025, Wollongong - Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508350v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji : Insight from Four Decades of Hinscast Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji: Insights from Four Decades of Hindcast Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lency Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lency Muna</w:t>
+                <w:t xml:space="preserve">Antonio Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Espejo</w:t>
+                <w:t xml:space="preserve">Moritz Wandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awnesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIURN : Pacific Islands Universties Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">Pacific Islands Ocean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Community / Pacific Community Centre for Ocean Science, Sep 2025, Honiara, Solomon Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512137v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline Monitoring and Coastal Management : Case Studies in Selected Islands of Oceania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji : Insight from Four Decades of Hinscast Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lency Muna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Espejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Wandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awnesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Culture Environment, Society and Space (ACCESS) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Wollongong Australia, Sep 2025, Wollongong - Sydney, Australia</w:t>
+              <w:t xml:space="preserve">6th PIURN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIURN : Pacific Islands Universties Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512205v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Wave Climate Variability and Trends in Fiji: Insights from Four Decades of Hindcast Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Drone for Coastal Surveillance: an Innovative Approach to Coastal Management in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Islands Ocean Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Community / Pacific Community Centre for Ocean Science, Sep 2025, Honiara, Solomon Islands</w:t>
+              <w:t xml:space="preserve">The 6th Pacific Islands Universities Regional Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIURN, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508380v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau pont de Mouli (Ouvéa, îles Loyauté, Pacifique Sud-Ouest). Vers la résolution d’une dynamique érosive impactant un bien inscrit au patrimoine mondial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoreline monitoring and management using GIS and remote sensing to improve resilience in the Pacific islands against coastal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International GIS and Remote Sensing Users Conference “Sustainable Management for Coastal Areas through Remote Sensing and GIS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PGRSC Pacific GIS and Remote Sensing Council, Nov 2024, Suva, Fiji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909468v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline monitoring and management using GIS and remote sensing to improve resilience in the Pacific islands against coastal erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le nouveau pont de Mouli (Ouvéa, îles Loyauté, Pacifique Sud-Ouest). Vers la résolution d’une dynamique érosive impactant un bien inscrit au patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International GIS and Remote Sensing Users Conference “Sustainable Management for Coastal Areas through Remote Sensing and GIS"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet (France), France. pp.631-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947037v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Simon Baouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des transformations socio-spatiales induites par l’implantation de deux nouvelles usines métallurgiques de nickel en Nouvelle-Calédonie : vers un rééquilibrage territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexian Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lion</w:t>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Mining The Connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MinErAL/ Université LAVAL, May 2024, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining the connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités, Cultures et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géohistorique du risque cyclonique en Nouvelle-Calédonie (XIXème - XXIème)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">K. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du risque de submersion lié à l’élévation du niveau de la mer sur l’atoll d’Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XVeme Journées Nationales Génie Côtier - Génie Civil, Ed. Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des risques d’érosion côtière et de submersion marine dans le cadre du changement climatique sur l’atoll d’Ouvéa (Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème colloque de l’Association Francophone de Géographie Physique (AFGP) : Géographie Physique et Société. Des risques naturels au patrimoine naturel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du risque de submersion lié à l’élévation du niveau de la mer sur l’atoll d’Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion environnementale du littoral dans le contexte du changement climatique en PIL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cillaurren</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands : Collaborative Mapping for a better strategie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065850v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels outils pour un diagnostic de la vulnérabilité des territoires face aux risques d’érosion côtière de submersion marine ? Application à l’atoll d’Ouvéa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
+              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049772v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour un diagnostic de la vulnérabilité des territoires face aux risques d’érosion côtière de submersion marine ? Application à l’atoll d’Ouvéa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065858v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands : Collaborative Mapping for a better strategie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387369v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître les savoirs locaux afin de contribuer au maintien des identités kanak et produire des politiques de gestion de l’environnement ajustées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sabinot</w:t>
+                <w:t xml:space="preserve">E. Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa : Exemple d’une démarche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Liteau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français du Littoral (CFL); Université de Toulon; Pôle Mer Méditerranée, Jun 2016, Toulon, France. pp.127-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une base de données historique sur le risque cyclonique en Nouvelle-Calédonie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049768v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Construction d’une base de données historiques sur le risque cyclonique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065862v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géohistorique du risque et des catastrophes cycloniques en Nouvelle-Calédonie, du 19ème siècle à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Survivre à la fin du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une base de données historiques sur le risque cyclonique en Nouvelle-Calédonie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Godet</w:t>
+                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387541v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Construction d’une base de données historique sur le risque cyclonique en Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049770v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065851v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change and population involment. Example of a participative survey of coastal erosion in Ouvea (New-Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Atlantys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FR CNRS IUML, Jun 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1650.9042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic approach and population monitoring : plurality of spatial and temporal approaches for the analysis of coastline evolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (SW Pacific), multidisciplinary approach .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Duff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS &amp; RS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">COP 21-International Scientific Conference, Our Common Future Under Climate Change.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387323v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (SW Pacific), multidisciplinary approach .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diachronic approach and population monitoring : plurality of spatial and temporal approaches for the analysis of coastline evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Duff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP 21-International Scientific Conference, Our Common Future Under Climate Change.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GIS &amp; RS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387263v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future Abstract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
+              <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065852v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future Abstract.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Cohen</w:t>
+                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387262v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution. Example in Ouvea, Loyalty Island, New-Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion susceptibility and coastal evolution: examples in southern New-Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Island countries GIS &amp; RS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamardine Sinane</w:t>
+                <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage : exemples dans le Sud de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Brest, France. pp.366-375</w:t>
+              <w:t xml:space="preserve">Colloque international "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2014, Brest, France. pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425422v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage : exemples dans le Sud de la Nouvelle-Calédonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiza Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamardine Sinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2014, Brest, France. pp.269-278</w:t>
+              <w:t xml:space="preserve">Colloque international "Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Brest, France. pp.366-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170850v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance des risques littoraux aux îles Loyauté (Nouvelle-Calédonie) dans le cadre du réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Cocorisco : Connaissances et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance des risques littoraux aux îles Loyauté (Nouvelle-Calédonie) dans le cadre du réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jul 2014, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the erosion of shield volcanoes : The Tahiti island case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fengyin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sichoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fengyin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Brousse calédonienne. Transformations et enjeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mapping Potential Soil Erosion in the Pacific Islands. A case study of Efate Island (Vanuatu).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème colloque C.O.R.A.I.L. Lebigre, J.-M. et Dumas, P. (Dir.) : La Brousse calédonienne. Transformations et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386796v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Soil Erosion Using USLE Model and GIS for Integrated Watershed and Coastal Zone Management in the South Pacific Islands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La Brousse calédonienne. Transformations et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">XXème colloque C.O.R.A.I.L. Lebigre, J.-M. et Dumas, P. (Dir.) : La Brousse calédonienne. Transformations et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386836v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Potential Soil Erosion in the Pacific Islands. A case study of Efate Island (Vanuatu).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assessment of Soil Erosion Using USLE Model and GIS for Integrated Watershed and Coastal Zone Management in the South Pacific Islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fossey</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">Interpraevent 2010, International Symposium in Pacific Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386806v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la b(B)rousse, essai de débroussage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème colloque C.O.R.A.I.L. Lebigre, J.-M. et Dumas, P. (Dir.) : La Brousse calédonienne. Transformations et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la Brousse néo-calédonienne : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème colloque C.O.R.A.I.L. Lebigre, J.-M. et Dumas, P. (Dir.) : La Brousse calédonienne. Transformations et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for soil erosion mapping and hazard assessment : application to New Caledonia, SW Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rouet</w:t>
+                <w:t xml:space="preserve">N. Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World IMACS/International Congress on Modelling and Simulation (MODSIM’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386809v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for soil erosion mapping and hazard assessment : application to New Caledonia, SW Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rouet</w:t>
+                <w:t xml:space="preserve">N. Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World IMACS/International Congress on Modelling and Simulation (MODSIM’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386865v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for soil erosion mapping and hazard assessment : application to New Caledonia, SW Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rouet</w:t>
+                <w:t xml:space="preserve">N. Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World IMACS/International Congress on Modelling and Simulation (MODSIM’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations à ceux qui montent un projet en Brousse. Synthèse du programme la Brousse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barthelmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Lebigre</w:t>
+                <w:t xml:space="preserve">M.-A. Houchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème colloque C.O.R.A.I.L. Lebigre, J.-M. et Dumas, P. (Dir.) : La Brousse calédonienne. Transformations et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Reef Management in the Pacific Islands : Governance at Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Herrenschmidt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Hints about the Impacts of Watershed Management on MPAs in the South Pacific Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation des milieux, exploitation des ressources et recompositions spatiales en Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jollit-Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point d’étape des Assises de la Recherche Française dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An erosion model for monitoring the impact of mining in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Printemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Dymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation 2007 (MODSIM’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of classification methods for soils erosion risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation 2007 (MODSIM’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6877,3591 +6770,3698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Barrier Reef Protection to Storm Surge During Tropical Cyclones in a Narrow Lagoon, New Caledonia, South West Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duphil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duphil</w:t>
+                <w:t xml:space="preserve">Swen Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 294, 105540 (20p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change Discourse and Coastal Erosion in New Caledonia: an Analysis of Press Coverage in Les Nouvelles Calédoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Klöck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Padilla Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17524032.2025.2527654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Océanie, affronter la montée les eaux avec les sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human visitation disrupts natural determinants of breeding seabird communities on coral reef islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Poetea Guehenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.e02732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructive outbreaks of the corallivorous starfish Acanthaster cf. solaris spare coral assemblages in the shallowest reef flat areas in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peignon</w:t>
+                <w:t xml:space="preserve">Bertrand Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Gossuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (2), pp.350-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsab262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03626979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosedimentary monitoring of the Hydrothiem observatory, Eastern tropical coast of New Caledonia (SW Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie Clémence Tramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Genthon</w:t>
+                <w:t xml:space="preserve">Quentin Réginald Camille Paul Delvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, 101223 [10p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological regimes in a tropical valley of New Caledonia ( SW Pacific): Impacts of wildfires and invasive fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie Clémence Tramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Genthon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Réginald Camille Paul Delvienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Luc Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jérôme Olivier Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (3), pp.e14071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.14071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la construction du modèle de prévention des risques naturels en Nouvelle-Calédonie : un regard géohistorique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.841.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen Science, a promising tool for detecting and monitoring outbreaks of the crown-of-thorns starfish Acanthaster spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Durbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-57251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warmin context : Case study in Ouvea (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.9431⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049751v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warmin context : Case study in Ouvea (New Caledonia)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Cohen</w:t>
+                <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.9431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333407v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Part of special issue Oceanext - Published in Volume 117, July 2020, 117, pp.103393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l'élévation du niveau de la mer sur l'atoll d'Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.090⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333365v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l'élévation du niveau de la mer sur l'atoll d'Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
+              <w:t xml:space="preserve">Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534430v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave forcing and morphological changes of New Caledonia lagoon islets: Insights on their possible relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bricquir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Comptes Rendus Geoscience, 349 (6-7), pp.248 - 259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave forcing and morphological changes of the New Caledonia lagoon islets : Insight on their possible relations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Evolutions des facteurs de vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bricquir</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.R. Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333252v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Evolutions des facteurs de vulnérabilités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Wave forcing and morphological changes of the New Caledonia lagoon islets : Insight on their possible relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vendee-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Allenbach</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bricquir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C.R. Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333255v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference in XIVèmes Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Évolutions des facteurs de vulnérabilités et de résiliences à Lifou en territoire coutumier kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (Volume 16 numéro 3), pp.1-32 [en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.17951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Potential Soil Loss in Pacific Islands: Example in Tahiti Iti – French Polynesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls: Which abiotic factors influence its spatial pattern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133315615804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333179v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls: Which abiotic factors influence its spatial pattern?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Predicting Potential Soil Loss in Pacific Islands: Example in Tahiti Iti – French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333178v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native plant species richness on Eastern Polynesia’s remote atolls. Which abiotic factors influence its spatial pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modeling approach in New Caledonia, South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mangeas</w:t>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.377-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde, l' Archipel des lettres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des littératures insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°13, Semestriel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire risk for main vegetation units in a biodiversity hotspot: modelling approach in New-Caledonia, South Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol.5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1317)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saga de l'île verte. Anthée XIII. Le devenir des petites îles au vent de l’archipel-Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, août 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de feux de brousse sur la Grande Terre de Nouvelle-Calédonie : l’Homme responsable, mais pas coupable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toussaint</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53(1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing erosion models for integrated coastal zone management : a case study of The New Caledonia west coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Luneau</w:t>
+                <w:t xml:space="preserve">Méthodologie de cartographie de la sensibilité des sols à l’érosion appliquée à la région de Dumbéa, Païta à Bouloupari (Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (252)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912886v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de cartographie de la sensibilité des sols à l’érosion appliquée à la région de Dumbéa, Païta à Bouloupari (Nouvelle-Calédonie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">Developing erosion models for integrated coastal zone management : a case study of The New Caledonia west coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332975v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations en Océanie, des départs sans retours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances Océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îlots : sentinelles du lagon calédonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332907v1</w:t>
+                <w:t xml:space="preserve">Noé Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10634,51 +10634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,64 +10862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressources à l'assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Européennes, pp.385-408, 2024, 978-3-8416-7831-7             </w:t>
@@ -10961,51 +10961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Heritage and Tourism: Towards Coviability? Reflections on the Case of Scuba Diving in the Lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barrière, Olivier (Dir.); Behnassi, Mohamed (Dir.); David, Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems : reconnecting mankind to the biosphere in an era of global change. Vol. 2, Coviability questioned by a diversity of situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Springer International Publishing, pp.169-186, 2019, 978-3-319-78110-5. </w:t>
@@ -11301,90 +11301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Erosion Monitoring on Ouvea Island (New Caledonia): Involving the Local Community in Climate Change Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries: Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11409,64 +11409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11504,90 +11504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries : Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-268, 2017, 978-3-319-50093-5. </w:t>
@@ -11619,333 +11619,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levacher, Daniel; Sanchez-Angulo, Martin; Bertin, Xavier; Brenon, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
+              <w:t xml:space="preserve">Génie civil - génie côtier. Acte des XIVèmes journées nationales. Toulon, France du 29 juin au 1er juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paralia CFL, pp.361-370, 2016, 978-2-35921-017-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425419v1</w:t>
+                <w:t xml:space="preserve">hal-03065846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Levacher, Daniel; Sanchez-Angulo, Martin; Bertin, Xavier; Brenon, Isabelle. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie civil - génie côtier. Acte des XIVèmes journées nationales. Toulon, France du 29 juin au 1er juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paralia CFL, pp.361-370, 2016, 978-2-35921-017-0</w:t>
+              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065846v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
@@ -11974,90 +11974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12095,64 +12095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage: exemples dans le Sud de la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12177,51 +12177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropization of New Caledonia’s Southwestern Coastland : a satellite remote-sensing analysis of Coastland Environment Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Larrue, S.,(Ed.), Biodiversity and Societies the Pacific Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANU E Press, PUP, Collection "Confluent des Sciences", 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12272,51 +12272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barthelmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12371,51 +12371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrier C., Abong M., et Tryon D. (Dir.) Le Vanuatu. Collection 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Iles de Lumière, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12440,51 +12440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Iles Salomon : un archipel dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dittman, W. Gieler &amp; M. Kowasch (Ed.) Die Außenpolitik der Staaten Ozeaniens. EHandbuch Von Australien bis Neuseeland, von Samoa bis Vanuatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Ferdinand Schöningh, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12509,51 +12509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nauru : le déclin d’un empire phosphatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dittman, W. Gieler &amp; M. Kowasch (Ed.) Die Außenpolitik der Staaten Ozeaniens. EHandbuch Von Australien bis Neuseeland, von Samoa bis Vanuatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Ferdinand Schöningh, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12578,51 +12578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du littoral en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angleviel, F. ; Lebigre, J.M. (Dir.) De la Nouvelle-Calédonie au Pacifique. Éléments de recherches en Lettres, langues et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan. Coll. Portes océanes, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12647,51 +12647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral, Télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 mots pour comprendre l’environnement de Nouvelle-Calédonie. Publication du GHROC (Groupe de Recherches en Histoire Océanienne Contemporaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions île de lumière, Nouméa, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12856,51 +12856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Année Francophone Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12925,103 +12925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (South-West Pacific), multidisciplinary approach. Our Common Future Under Climate Change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13078,90 +13078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Boudjema</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13196,64 +13196,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Année 1, Impacts de la Mine sur l’évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13301,51 +13301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume II : rapports thématiques (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,51 +13423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume I : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13699,77 +13699,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13807,90 +13807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13915,90 +13915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raised atoll and high volcanic island influence spatial pattern of native plant species richness on the atolls of Eastern Polynesia (French Polynesia, South Pacific Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Biennial Conference of the International Biogeography Society,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14049,51 +14049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14118,90 +14118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14271,51 +14271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 chapitres : 230 000 habitants en Nouvelle-Calédonie ; La région de Houaïlou ; La vie et les activités des hommes dans les îles et archipels d’Océanie ; Les organisations régionales en Océanie ; Le rééquilibrage en province Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CDP Nouméa, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14423,51 +14423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B30518BC"/>
+    <w:nsid w:val="33B069B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14654,51 +14654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumas-pascal-sebastien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2676-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Muna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Espejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wandres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoibian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fengyin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sichoix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebigre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printemps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Ausseil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barthelm&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Houchot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herrenschmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jollit-Boniface" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Dymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duphil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105540" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie Cl&#233;mence Tramier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;ginald Camille Paul Delvienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luc Sauvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;j&#233;r&#244;me Olivier Cassan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14071" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.090" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bricquir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendee-Leclerc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bricquir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.041" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333178v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133315615804" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ibanez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Printemps" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933865v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Meyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barthelm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314395v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314337v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillermin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge-Campion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roussineau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157478v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tr&#233;pied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925808v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313926v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumas-pascal-sebastien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2676-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Muna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Espejo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wandres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Godet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoibian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fengyin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sichoix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebigre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printemps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Ausseil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barthelm&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Houchot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herrenschmidt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jollit-Boniface" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Dymond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duphil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105540" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie Cl&#233;mence Tramier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;ginald Camille Paul Delvienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101223" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luc Sauvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;j&#233;r&#244;me Olivier Cassan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14071" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333407v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.090" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bricquir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vendee-Leclerc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bricquir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Butaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133315615804" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ibanez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munzinger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1317)" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Printemps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Alix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933865v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Meyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barthelm&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314395v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314337v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Guillermin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge-Campion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roussineau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157478v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tr&#233;pied" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925808v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313926v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>