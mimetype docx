--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1692,295 +1692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène E Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gindraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946414v1</w:t>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
               </w:r>
@@ -2247,57 +2247,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-ResDur: the French grapevine breeding programme for durable resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Onimus</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2313,347 +2313,347 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1248, pp.207-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis, un outil INRA d'acquisition de données. Premier bilan de son déploiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, Numéro spécial : Mesure et Métrologie, pp.138-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome replacement and deletion lead to clonal polymorphism of berry color in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pelsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of descriptors for grapevine berry acidity in Riesling, Gewürztraminer and their progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2685,233 +2685,233 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.91-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the adaptation of grapevine varieties to climate change: QTLs and candidate genes for developmental stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (4), pp.623-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1734-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,140 +2920,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125, pp.1663-1675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the ability of different grapevine genotypes to accumulate sugar in berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3085,252 +3085,252 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), pp.319 -328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis, outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of adapting grapevine varieties to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,119 +3348,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (3), pp.193-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/cr00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,1218 +3482,1218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Policriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification within grapevine cultivars goes through chimeric states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pelsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47, pp.579-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/G04-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the seasonal dynamics of the soil water balance of vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30, pp.699-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9000 ans d'occupation du sol en moyenne et haute montagne : la vallée de Freissinières dans le Parc national des Ecrins (Freissinières, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.185-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2003.1412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des vins et terroirs : incidence du milieu naturel sur l'expression aromatique du Gewurztraminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dirninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects de l'influence du terroir sur l'expression aromatique de vins de Gewurztraminer alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dirninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vins d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 97, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciations mésoclimatiques au sein du vignoble alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (1), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses de la vigne à différentes situations pédoclimatiques du vignoble d'Alsace (terroir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 156, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation integree du vignoble alsacien : aspects methodologiques et application a l'etude des composantes naturelles des principaux terroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 27 (4), pp.235-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vigne sous influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terroir Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 26, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4703,65 +4703,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,87 +4806,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,87 +4927,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,73 +5052,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of grapevine development stages as a tool for the adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5127,120 +5127,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchêne Éric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts de Cugnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,182 +5285,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII° International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADONIS, Acquisition de données à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Port Royal, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,113 +5492,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,100 +5617,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le matériel végétal au changement climatique : ne pas sous-estimer le défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,100 +5738,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,475 +5863,475 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the symptom variability in the Vitaceae family after inoculation with fungi associated with grapevine trunk diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform to assess grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6417,78 +6417,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French grapevine breeding program ResDur: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,207 +6520,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Jun 2023, Cadix, Spain. pp.01031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20236801031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine vegetative development parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6779,198 +6779,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany. pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genomic prediction across populations in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine pruning wood parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7029,100 +7029,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on grapevine physiology and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, Oct 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,92 +7144,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7251,487 +7251,487 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago, Chile. pp.83-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Grapevine Downy and Powdery Mildew.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vittoria-Gasteiz, Spain, 20 June - 4 July 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the berry color locus through vegetative propagation of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pelsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,113 +7746,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Beijing, INT., Jul 2014, Yanqing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,182 +7871,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis, un outil INRA d’acquisition de données, premier bilan de son déploiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2014, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,225 +8074,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,333 +8320,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis, dans une démarche qualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nouan-le-Fuzelier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of virus resistance mediated by host factors required for the infectious cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of geraniol and linalool concentrations in grapevine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,225 +8665,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting grapevine varieties to climate change: can the genetic variability meet the challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,1194 +8911,1194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE : Adaptation au changement climatique de l'agriculture et des ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis: un outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nouan le Fuselier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme génétique de diverses sources de résistance de la vigne au mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de phytopathologie / mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of downy mildew resistance derived from Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Haetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of resistance to downy mildew from Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Haetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsatellite marker based on map of V. vinifera L. current state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs naturels du terroir sur la maturation du raisin en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation mésoclimatique des terroirs alsaciens et relation avec les paramètres du milieu naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications d'un modèle d'interception du rayonnement solaire par la vigne pour la simulation du bilan hydrique et de la photosynthèse à l'échelle du couvert. Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du GESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10108,147 +10108,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenologie de la vigne: quels stades observer et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10258,65 +10258,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,102 +10324,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII INTERNATIONAL CONFERENCE ON GRAPEVINE BREEDING AND GENETICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, 15-20 july 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10566,51 +10566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>