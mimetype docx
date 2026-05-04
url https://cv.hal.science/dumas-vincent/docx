--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,10039 +66,10027 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
-[...4609 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517462v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006102v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520421v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of grapevine development stages as a tool for the adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchêne Éric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts de Cugnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII° International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADONIS, Acquisition de données à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Port Royal, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789748v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnold</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811406v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le matériel végétal au changement climatique : ne pas sous-estimer le défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the symptom variability in the Vitaceae family after inoculation with fungi associated with grapevine trunk diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform to assess grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the genetic basis of agronomic traits in over 1,000 grapevine genotypes derived from a disease resistance breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a Locus Associated with Susceptibility to Esca in Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (7), pp.1517-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-24-1258-RE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (8), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allele-based modeling to predict phenological stages of grapevine hybrids under future climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (6), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04891-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Frommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiDAR Is Effective in Characterizing Vine Growth and Detecting Associated Genetic Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.0116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/plantphenomics.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303950v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A single resistance factor to solve vineyard degeneration due to grapevine fanleaf virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02164-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA-ResDur: the French grapevine breeding programme for durable resistance to downy and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis, un outil INRA d'acquisition de données. Premier bilan de son déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alletru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, Numéro spécial : Mesure et Métrologie, pp.138-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromosome replacement and deletion lead to clonal polymorphism of berry color in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of descriptors for grapevine berry acidity in Riesling, Gewürztraminer and their progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the adaptation of grapevine varieties to climate change: QTLs and candidate genes for developmental stages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (4), pp.623-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1734-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, pp.1663-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the ability of different grapevine genotypes to accumulate sugar in berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.319 -328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis, outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenge of adapting grapevine varieties to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr00850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification within grapevine cultivars goes through chimeric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47, pp.579-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G04-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9000 ans d'occupation du sol en moyenne et haute montagne : la vallée de Freissinières dans le Parc national des Ecrins (Freissinières, Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the seasonal dynamics of the soil water balance of vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.699-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des vins et terroirs : incidence du milieu naturel sur l'expression aromatique du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de l'influence du terroir sur l'expression aromatique de vins de Gewurztraminer alsacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vins d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 97, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations mésoclimatiques au sein du vignoble alsacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (1), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses de la vigne à différentes situations pédoclimatiques du vignoble d'Alsace (terroir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 156, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vigne sous influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terroir Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracterisation integree du vignoble alsacien : aspects methodologiques et application a l'etude des composantes naturelles des principaux terroirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 27 (4), pp.235-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French grapevine breeding program ResDur: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delpuech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
+                <w:t xml:space="preserve">Laure Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Jun 2023, Cadix, Spain. pp.01031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20236801031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine vegetative development parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany. pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genomic prediction across populations in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine pruning wood parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on grapevine physiology and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, Oct 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago, Chile. pp.83-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Resseguier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adonis, un outil INRA d’acquisition de données, premier bilan de son déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Grapevine Downy and Powdery Mildew.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vittoria-Gasteiz, Spain, 20 June - 4 July 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2014, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947646v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the berry color locus through vegetative propagation of grapevine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Beijing, INT., Jul 2014, Yanqing, China. pp.1</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Grapevine Downy and Powdery Mildew.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vittoria-Gasteiz, Spain, 20 June - 4 July 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743693v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of the berry color locus through vegetative propagation of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Beijing, INT., Jul 2014, Yanqing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739020v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis, un outil INRA d’acquisition de données, premier bilan de son déploiement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2014, 26 p</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798629v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804787v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810525v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804108v1</w:t>
+                <w:t xml:space="preserve">hal-02804787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis, dans une démarche qualité.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular basis of virus resistance mediated by host factors required for the infectious cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nouan-le-Fuzelier, France. 16 p</w:t>
+              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808003v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virus resistance mediated by host factors required for the infectious cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adonis, dans une démarche qualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nouan-le-Fuzelier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746501v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of geraniol and linalool concentrations in grapevine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting grapevine varieties to climate change: can the genetic variability meet the challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE : Adaptation au changement climatique de l'agriculture et des ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis: un outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nouan le Fuselier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme génétique de diverses sources de résistance de la vigne au mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Merdinoglu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Dumas</w:t>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de phytopathologie / mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of downy mildew resistance derived from Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Haetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of resistance to downy mildew from Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Haetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice P. This</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+                <w:t xml:space="preserve">Vincent Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsatellite marker based on map of V. vinifera L. current state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chiquet</w:t>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs naturels du terroir sur la maturation du raisin en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation mésoclimatique des terroirs alsaciens et relation avec les paramètres du milieu naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications d'un modèle d'interception du rayonnement solaire par la vigne pour la simulation du bilan hydrique et de la photosynthèse à l'échelle du couvert. Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du GESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10108,147 +10096,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenologie de la vigne: quels stades observer et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Destrac-Irvine</w:t>
+                <w:t xml:space="preserve">G. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbeau</w:t>
+                <w:t xml:space="preserve">L. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Resseguier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10258,168 +10246,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII INTERNATIONAL CONFERENCE ON GRAPEVINE BREEDING AND GENETICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, 15-20 july 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10566,51 +10554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>