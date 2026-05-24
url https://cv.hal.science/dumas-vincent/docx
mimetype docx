--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,6342 +66,6342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ley</w:t>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (8), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520421v1</w:t>
+                <w:t xml:space="preserve">hal-05534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05517462v1</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Allele-based modeling to predict phenological stages of grapevine hybrids under future climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05006102v1</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (6), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04891-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of grapevine development stages as a tool for the adaptation to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discovery of a Locus Associated with Susceptibility to Esca in Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2022 - Phenology at the crossroads</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05009548v1</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (7), pp.1517-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-24-1258-RE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII° International Conference on Grapevine Breeding and Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03160861v1</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADONIS, Acquisition de données à l’INRA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Frommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du BAP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02797469v1</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LiDAR Is Effective in Characterizing Vine Growth and Detecting Associated Genetic Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02811406v1</w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.0116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/plantphenomics.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A single resistance factor to solve vineyard degeneration due to grapevine fanleaf virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04789748v1</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02164-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter le matériel végétal au changement climatique : ne pas sous-estimer le défi à relever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02805628v1</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02802906v1</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the symptom variability in the Vitaceae family after inoculation with fungi associated with grapevine trunk diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sybille Farine</w:t>
+                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02810423v1</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Hartmeyer</w:t>
+                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02811473v1</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phenotyping platform to assess grapevine resistance to downy and powdery mildew</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">INRA-ResDur: the French grapevine breeding programme for durable resistance to downy and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchene</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04789754v1</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adonis, un outil INRA d'acquisition de données. Premier bilan de son déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alletru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02821799v1</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, Numéro spécial : Mesure et Métrologie, pp.138-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromosome replacement and deletion lead to clonal polymorphism of berry color in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of descriptors for grapevine berry acidity in Riesling, Gewürztraminer and their progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the adaptation of grapevine varieties to climate change: QTLs and candidate genes for developmental stages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (4), pp.623-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1734-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, pp.1663-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the ability of different grapevine genotypes to accumulate sugar in berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.319 -328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis, outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenge of adapting grapevine varieties to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr00850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification within grapevine cultivars goes through chimeric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47, pp.579-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G04-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the seasonal dynamics of the soil water balance of vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.699-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9000 ans d'occupation du sol en moyenne et haute montagne : la vallée de Freissinières dans le Parc national des Ecrins (Freissinières, Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des vins et terroirs : incidence du milieu naturel sur l'expression aromatique du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de l'influence du terroir sur l'expression aromatique de vins de Gewurztraminer alsacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vins d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 97, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciations mésoclimatiques au sein du vignoble alsacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (1), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses de la vigne à différentes situations pédoclimatiques du vignoble d'Alsace (terroir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 156, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracterisation integree du vignoble alsacien : aspects methodologiques et application a l'etude des composantes naturelles des principaux terroirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 27 (4), pp.235-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vigne sous influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terroir Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284865v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the genetic basis of agronomic traits in over 1,000 grapevine genotypes derived from a disease resistance breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05173550v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Delannoy</w:t>
+                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Chepca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Chedid</w:t>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05428154v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Locus Associated with Susceptibility to Esca in Grapevine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Duchêne</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05310466v1</w:t>
+              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05534545v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05322688v1</w:t>
+              <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele-based modeling to predict phenological stages of grapevine hybrids under future climatic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of grapevine development stages as a tool for the adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Duchêne</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchêne Éric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05310272v1</w:t>
+              <w:t xml:space="preserve">Phenology 2022 - Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Badts de Cugnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04551986v1</w:t>
+              <w:t xml:space="preserve">XII° International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADONIS, Acquisition de données à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04094305v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Port Royal, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR Is Effective in Characterizing Vine Growth and Detecting Associated Genetic Loci</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04303950v2</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single resistance factor to solve vineyard degeneration due to grapevine fanleaf virus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03338610v1</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adapter le matériel végétal au changement climatique : ne pas sous-estimer le défi à relever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02946414v1</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Veyret</w:t>
+                <w:t xml:space="preserve">Analysis of the symptom variability in the Vitaceae family after inoculation with fungi associated with grapevine trunk diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02935448v1</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03160749v1</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA-ResDur: the French grapevine breeding programme for durable resistance to downy and powdery mildew</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a phenotyping platform to assess grapevine resistance to downy and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03160794v1</w:t>
+              <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis, un outil INRA d'acquisition de données. Premier bilan de son déploiement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...2160 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lisbonne, France. , 1 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mettauer</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-02715499v1</w:t>
+                <w:t xml:space="preserve">hal-02821799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6419,103 +6419,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French grapevine breeding program ResDur: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca (Cornell University), United States</w:t>
@@ -6557,51 +6557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,103 +6678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine vegetative development parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany. pp.108</w:t>
@@ -6803,90 +6803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genomic prediction across populations in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6928,103 +6928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine pruning wood parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on grapevine physiology and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, Oct 2021, Stellenbosch, South Africa</w:t>
@@ -7053,103 +7053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
@@ -7187,90 +7187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7369,51 +7369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
@@ -7442,77 +7442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,152 +7531,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis, un outil INRA d’acquisition de données, premier bilan de son déploiement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution of the berry color locus through vegetative propagation of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2014, 26 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Beijing, INT., Jul 2014, Yanqing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798629v1</w:t>
+                <w:t xml:space="preserve">hal-02743693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,929 +7764,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the berry color locus through vegetative propagation of grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Beijing, INT., Jul 2014, Yanqing, China. pp.1</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743693v1</w:t>
+                <w:t xml:space="preserve">hal-02739020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adonis, un outil INRA d’acquisition de données, premier bilan de son déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
+              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 2014, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739020v1</w:t>
+                <w:t xml:space="preserve">hal-02798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810525v1</w:t>
+                <w:t xml:space="preserve">hal-02804787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804787v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virus resistance mediated by host factors required for the infectious cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adonis, dans une démarche qualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nouan-le-Fuzelier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746501v1</w:t>
+                <w:t xml:space="preserve">hal-02808003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis, dans une démarche qualité.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular basis of virus resistance mediated by host factors required for the infectious cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Démarche Qualité dans les unités et installations expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nouan-le-Fuzelier, France. 16 p</w:t>
+              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808003v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of geraniol and linalool concentrations in grapevine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t>
@@ -8689,103 +8689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
@@ -8814,103 +8814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting grapevine varieties to climate change: can the genetic variability meet the challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE : Adaptation au changement climatique de l'agriculture et des ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8935,103 +8935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
@@ -9060,90 +9060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis: un outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nouan le Fuselier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9194,51 +9194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,90 +9293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of downy mildew resistance derived from Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Haetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9412,320 +9412,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of resistance to downy mildew from Muscadinia rotundifolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dumas</w:t>
+                <w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t>
+              <w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763925v1</w:t>
+                <w:t xml:space="preserve">hal-02762732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Claux</w:t>
+                <w:t xml:space="preserve">Genetic analysis of resistance to downy mildew from Muscadinia rotundifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Haetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762732v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsatellite marker based on map of V. vinifera L. current state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,77 +9793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs naturels du terroir sur la maturation du raisin en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9888,77 +9888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation mésoclimatique des terroirs alsaciens et relation avec les paramètres du milieu naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Morlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9983,77 +9983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications d'un modèle d'interception du rayonnement solaire par la vigne pour la simulation du bilan hydrique et de la photosynthèse à l'échelle du couvert. Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du GESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10273,77 +10273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10554,51 +10554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02164-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bevilacqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hocquigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kindt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Heloir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G04-006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Schultz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1412" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Morlat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Farine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haetty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771761v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>