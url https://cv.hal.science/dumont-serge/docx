--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -208,260 +208,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW DIFFUSION-MOBILITY-VISCOSITY-ACTIVATION ENERGY- FERMI ENERGY RELATIONS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY, SUGGESTING A DEGENERACY-AND-VISCOSITY EQUIVALENCE CONCEPT (XXI)</w:t>
+                <w:t xml:space="preserve">NEW DIFFUSION-CONDUCTIVITY-MOBILITY-VISCOSITY –ACTIVATION ENERGY-FERMI ENERGY RELATIONS AND OPTICAL-ELECRICAL-THERMOELECTRIC LAWS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY (22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Cong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 12 (2), pp.374-409</w:t>
+              <w:t xml:space="preserve">, 2026, 12 (3), pp.15-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515418v1</w:t>
+                <w:t xml:space="preserve">hal-05553668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW DIFFUSION-CONDUCTIVITY-MOBILITY-VISCOSITY –ACTIVATION ENERGY-FERMI ENERGY RELATIONS AND OPTICAL-ELECRICAL-THERMOELECTRIC LAWS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY (22)</w:t>
+                <w:t xml:space="preserve">NEW DIFFUSION-MOBILITY-VISCOSITY-ACTIVATION ENERGY- FERMI ENERGY RELATIONS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY, SUGGESTING A DEGENERACY-AND-VISCOSITY EQUIVALENCE CONCEPT (XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Cong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Coquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 12 (3), pp.15-69</w:t>
+              <w:t xml:space="preserve">, 2026, 12 (2), pp.374-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553668v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN N(P)-TYPE DEGENERATE COMPENSATED” INAS(1-X) Sb(X)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND-ELECTRO-OPTICAL HENOMENA, AND OUR STATIC DIELECTRIC CONSTANT LAW, ACCURATE FERMI NERGY AND CONDUCTIVITY MODEL (VI)</w:t>
               </w:r>
@@ -549,269 +549,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN N(P)-TYPE DEGENERATE COMPENSATED” INAS(1-X) P(X)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND-ELECTRO-OPTICAL HENOMENA, AND OUR STATIC DIELECTRIC CONSTANT LAW, ACCURATE FERMI NERGY AND CONDUCTIVITY MODEL (V)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cayrol</w:t>
+                <w:t xml:space="preserve">Mixed finite element method for multi-layer elastic contact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdel-Aty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 457 (1), pp.116281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2024.116281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405972v1</w:t>
+                <w:t xml:space="preserve">hal-04791059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element method for multi-layer elastic contact systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaobing Nie</w:t>
+                <w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN N(P)-TYPE DEGENERATE COMPENSATED” INAS(1-X) P(X)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND-ELECTRO-OPTICAL HENOMENA, AND OUR STATIC DIELECTRIC CONSTANT LAW, ACCURATE FERMI NERGY AND CONDUCTIVITY MODEL (V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Cong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent l'Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (11), pp.33-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2024.116281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04791059v1</w:t>
+                <w:t xml:space="preserve">hal-05405972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN n(p)-TYPE DEGENERATE “COMPENSATED” InSb(1-x)As(x)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND- ELECTRO-OPTICAL PHENOMENA, AND OUR STATIC DIELECTRIC CONSTANT, ACCURATE FERMI ENERGY AND CONDUCTIVITY MODELS. (IV)</w:t>
               </w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Cong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Cuong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,334 +916,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization effects in micropolar laminated composites with imperfect contact conditions</w:t>
+                <w:t xml:space="preserve">Toward stochastic imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+                <w:t xml:space="preserve">Caroline Bauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Serpilli</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.118898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936569v1</w:t>
+                <w:t xml:space="preserve">hal-05397607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward stochastic imperfect interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization effects in micropolar laminated composites with imperfect contact conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bauzet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105 (4), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.118898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.70030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.118898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397607v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved normal compliance method for non-smooth contact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1290,51 +1290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-consistent discretization of hyper-viscoelastic contact models for soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bonaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified primal-dual active set method for dynamic frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,90 +1524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Multiscale and Multifield Solid Material Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Advances in Multiscale and Multifield Solid Material Interfaces, 10 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,90 +1641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,90 +1771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order interface conditions for piezoelectric spherical hollow composites: asymptotic approach and transfer matrix homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 279, pp.114760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,274 +1882,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Models in Coupled Thermoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Serpilli</w:t>
+                <w:t xml:space="preserve">Inexact primal–dual active set method for solving elastodynamic frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies9010017⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.36-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354120v1</w:t>
+                <w:t xml:space="preserve">hal-03230698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inexact primal–dual active set method for solving elastodynamic frictional contact problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Danan</w:t>
+                <w:t xml:space="preserve">Interface Models in Coupled Thermoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.36-59. </w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies9010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230698v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay of solutions to one dimensional nonlinear Schrödinger equations with white noise dispersion</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-smooth Newton and Primal–Dual Active Set method for Non-Smooth Contact Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,77 +2356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order adhesive effects in composite beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,64 +2499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2939,235 +2939,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a water wave model with a nonlocal viscous dispersive term using the diffusive approach</w:t>
+                <w:t xml:space="preserve">Soft and hard interface models for bonded elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Manoubi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (12), pp.4810-4826. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.480-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.4932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818120v1</w:t>
+                <w:t xml:space="preserve">hal-02021041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft and hard interface models for bonded elements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a water wave model with a nonlocal viscous dispersive term using the diffusive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elio Sacco</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Manoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.480-490. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (12), pp.4810-4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.4932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021041v1</w:t>
+                <w:t xml:space="preserve">hal-01818120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solutions to a BBM-Burgers model with a nonlocal viscous term</w:t>
               </w:r>
@@ -3361,64 +3361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for modeling three-phase piezoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,425 +3476,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Saint Venant-Kirchhoff imperfect interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Behavior of laminated shell composite with imperfect contact between the layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guinovart-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.539-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694043v1</w:t>
+                <w:t xml:space="preserve">hal-01694039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of laminated shell composite with imperfect contact between the layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A primal-dual active set method for solving multi-rigid-body dynamic contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 176, pp.539-546. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286517733505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694039v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal-dual active set method for solving multi-rigid-body dynamic contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Barboteu</w:t>
+                <w:t xml:space="preserve">On Saint Venant-Kirchhoff imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (3), pp.489-503. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.101-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286517733505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691929v1</w:t>
+                <w:t xml:space="preserve">hal-01694043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinear imperfect interface models including micro-cracks and smooth roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1-2), pp.13-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,64 +3941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces with graded materials and unilateral conditions: theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.445-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4032,77 +4032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft and hard anisotropic interface in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lopez-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico J. Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminiano Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4564,90 +4564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of models and methods for pressurized spherical composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guinovart-Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.136-147. </w:t>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Lopez-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico J Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4819,77 +4819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order model for soft and hard elastic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,64 +4949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5406,64 +5406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6218,51 +6218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of linear random materials: application to Al/SiC and resin/glass composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.775-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6771,51 +6771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Tool for Periodic Heterogeneous Media: Application to Interface in Al/SiC Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets-Galerkin method for plane elastostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (2), pp.127-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Galerkin method for periodic heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 61 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7048,51 +7048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of plane elastostatics operators in daubechies wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60 (4), pp.561-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7152,312 +7152,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved normal compliance method for non-smooth contact dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An energy-consistent discretization of hyper-viscoelastic contact models for soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Séminaire Franco-Polonais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMPS, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799017v1</w:t>
+                <w:t xml:space="preserve">hal-04798992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-consistent discretization of hyper-viscoelastic contact models for soft tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An improved normal compliance method for non-smooth contact dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Barboteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Séminaire Franco-Polonais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMPS, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798992v1</w:t>
+                <w:t xml:space="preserve">hal-04799017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of non-linear imperfect interfaces including plasticity and stochastics effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) &amp; 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7482,90 +7482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel interface laws for piezoelectric composites taking into account the flexoelectric effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7603,90 +7603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New soft interface conditions for flexoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7737,77 +7737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7858,77 +7858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7966,77 +7966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface laws for multi-physic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV AIMETA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy. pp.441-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8083,77 +8083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of imperfect interface laws for multiphysics composites by a multiscale approach: theoretical and numerical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM 2019 International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8191,77 +8191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of interfaces with multiphysics coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan's Days of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8299,77 +8299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On modeling interfaces in composite with multi-physic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Conference of Computational Methods in Multi-scale, Multi-uncertainty and Multi-physics Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8388,355 +8388,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of non-ageing linear viscoelastic composites with general periodicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical and numerical modeling of composite adhesively bonded joints based on the Euler-Bernoulli theory and higher-order model for elastic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335772v1</w:t>
+                <w:t xml:space="preserve">hal-02335818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of composite adhesively bonded joints based on the Euler-Bernoulli theory and higher-order model for elastic interfaces</w:t>
+                <w:t xml:space="preserve">Imperfect interfaces with unilateral conditions: theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335818v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect interfaces with unilateral conditions: theoretical and numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of non-ageing linear viscoelastic composites with general periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335831v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Set Type Method and Discrete Element Method</w:t>
               </w:r>
@@ -8791,77 +8791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect Interfaces with Graded Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Emerging Trends in Applied Mathematics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9024,77 +9024,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9145,64 +9145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On models for interfaces: theory and computational results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9253,64 +9253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First order models for soft and hard thin interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9361,64 +9361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 548 - Direct and variational methods for nonsmooth problems in mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amboise, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9465,64 +9465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-scale modeling and characterization of Iinnovative materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cetara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9560,64 +9560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st French-Polish Conference on Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10504,519 +10504,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization of the contact forces on an interface</w:t>
+                <w:t xml:space="preserve">Polarisation des forces de friction dans un système multi-contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ouafik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCM2009, 7th EUROMECH Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818047v1</w:t>
+                <w:t xml:space="preserve">hal-01413708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures for Education and Research: from National Initiatives to global operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarisation de la friction sur l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ouafik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Multi-Conference on Systemics, Cybernetics and Informatics: WMSCI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395358v1</w:t>
+                <w:t xml:space="preserve">hal-03391508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des forces de friction dans un système multi-contacts</w:t>
+                <w:t xml:space="preserve">Viscous Asymptotical Models for Waterwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ouafik</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">6th IMACS International Conference "Non Linear Evolution Equations and Wave Phenomena : Computational and Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413708v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation de la friction sur l'interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrastructures for Education and Research: from National Initiatives to global operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Torki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 13th World Multi-Conference on Systemics, Cybernetics and Informatics: WMSCI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391508v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous Asymptotical Models for Waterwaves</w:t>
+                <w:t xml:space="preserve">Polarization of the contact forces on an interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Min Chen</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IMACS International Conference "Non Linear Evolution Equations and Wave Phenomena : Computational and Theory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Athens, United States</w:t>
+              <w:t xml:space="preserve">ESCM2009, 7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818068v1</w:t>
+                <w:t xml:space="preserve">hal-01818047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Granular Material using DEM</w:t>
               </w:r>
@@ -11313,51 +11313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes sans maillage et matériaux aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11376,265 +11376,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: formalization and improvement</w:t>
+                <w:t xml:space="preserve">An Asynchronous DES Crypto-Processor Secured against Fault Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE'05</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th IFIP Int. Conf. on Very Large Scale Integration Systems, VLSI-SoC'05, October 17-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Perth, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009567v1</w:t>
+                <w:t xml:space="preserve">hal-00102771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asynchronous DES Crypto-Processor Secured against Fault Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: formalization and improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Monnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t>
+                <w:t xml:space="preserve">F. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP Int. Conf. on Very Large Scale Integration Systems, VLSI-SoC'05, October 17-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.424 - 429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2005.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102771v1</w:t>
+                <w:t xml:space="preserve">hal-00009567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes sans maillage et conditions aux limites</w:t>
               </w:r>
@@ -11741,64 +11741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the overall response of composites using homogenization and wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites in Construction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Cosenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11836,51 +11836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wavelet-Element Method (WEM) for Strongly Heterogeneous Linear and Nonlinear Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMIRT-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12000,51 +12000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Galerkin Method. Application to Interface in Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelet-Galerkin Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12082,51 +12082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study of Randomly Defined Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12164,51 +12164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets and Periodic Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, New York, United States. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12246,51 +12246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité et Ondelettes : Formulation Mathématique et Mise en Œuvre Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12347,77 +12347,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multiphysics Modeling of Imperfect Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12477,51 +12477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Engineering Constants for Micropolar Composites with Imperfect Contact Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12628,64 +12628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12732,90 +12732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic effective properties for composites with rectangular cross-section fibers using the asymptotic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12879,77 +12879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Imperfect Interfaces and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13073,51 +13073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Wavelet-element Method to Linear Random Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13212,90 +13212,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Interface Law in Dynamic Coupled Thermoelasticity: Asymptotic Analysis and Fem Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on the Mechanical Response of Composites: COMPOSITES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIMNE, 2021, VIII Conference on Mechanical Response of Composites (COMPOSITES 2021), </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13585,51 +13585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C068420B"/>
+    <w:nsid w:val="EF17CB65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13816,51 +13816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumont-serge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145720489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4899-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Cong Huynh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent l'Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhuo Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Nie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Aty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeghmati Belkacem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291073v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116785" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Manoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13370-019-00748-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4932" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517733505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D8C0048FF74462C0C35CB7B09A0D64541A861E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26713/jims.v5i2.180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.11.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M7RWD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.12.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouafik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.77-88" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792508007754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E1BD836DDDCC8DD3E3B1F541ECB5A4FF0AF385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abounouh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moatassime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Ha-Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNXXCKV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paillotin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818068v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818081v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009567v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Germain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.124" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088278v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84379-2_18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camotim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Poroseva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2014.11.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumont-serge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145720489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4899-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Cong Huynh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent l'Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhuo Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Nie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Aty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeghmati Belkacem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291073v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116785" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Manoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13370-019-00748-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4932" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517733505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D8C0048FF74462C0C35CB7B09A0D64541A861E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26713/jims.v5i2.180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.11.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M7RWD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.12.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouafik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.77-88" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792508007754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E1BD836DDDCC8DD3E3B1F541ECB5A4FF0AF385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abounouh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moatassime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Ha-Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNXXCKV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paillotin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818081v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102771v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Germain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.124" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088278v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84379-2_18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camotim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Poroseva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2014.11.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>