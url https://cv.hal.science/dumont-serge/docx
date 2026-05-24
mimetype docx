--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,13530 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13479 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Dumont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PerpignanLAboratoire de Modélisation Pluridisciplinaire et Simulations (LAMPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumont-serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4292-7202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145720489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZbAMXbQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4899-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW DIFFUSION-CONDUCTIVITY-MOBILITY-VISCOSITY –ACTIVATION ENERGY-FERMI ENERGY RELATIONS AND OPTICAL-ELECRICAL-THERMOELECTRIC LAWS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Cong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (3), pp.15-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW DIFFUSION-MOBILITY-VISCOSITY-ACTIVATION ENERGY- FERMI ENERGY RELATIONS, INVESTIGATED IN N(P)-TYPE DEGENERATE (OR VISCOUS) GaSb(1-x) Te(x)-CRYSTALLINE ALLOY, SUGGESTING A DEGENERACY-AND-VISCOSITY EQUIVALENCE CONCEPT (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Cong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (2), pp.374-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN N(P)-TYPE DEGENERATE COMPENSATED” INAS(1-X) Sb(X)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND-ELECTRO-OPTICAL HENOMENA, AND OUR STATIC DIELECTRIC CONSTANT LAW, ACCURATE FERMI NERGY AND CONDUCTIVITY MODEL (VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Cong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent l'Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (11), pp.74-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed finite element method for multi-layer elastic contact systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhizhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdel-Aty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 457 (1), pp.116281. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2024.116281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN N(P)-TYPE DEGENERATE COMPENSATED” INAS(1-X) P(X)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND-ELECTRO-OPTICAL HENOMENA, AND OUR STATIC DIELECTRIC CONSTANT LAW, ACCURATE FERMI NERGY AND CONDUCTIVITY MODEL (V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Cong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent l'Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (11), pp.33-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL, ELECTRICAL AND THERMOELECTRIC LAWS IN n(p)-TYPE DEGENERATE “COMPENSATED” InSb(1-x)As(x)-CRYSTALLINE ALLOY, ENHACED BY: OPTICO-ELECTRICAL -AND- ELECTRO-OPTICAL PHENOMENA, AND OUR STATIC DIELECTRIC CONSTANT, ACCURATE FERMI ENERGY AND CONDUCTIVITY MODELS. (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Cong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeghmati Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Engineering Research and Technologie (WJERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (11), pp.220-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward stochastic imperfect interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization effects in micropolar laminated composites with imperfect contact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.118898. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved normal compliance method for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banach Center Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.191-217. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/bc127-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-consistent discretization of hyper-viscoelastic contact models for soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421 (5), pp.116785. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Multiscale and Multifield Solid Material Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances in Multiscale and Multifield Solid Material Interfaces, 10 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies10010034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified primal-dual active set method for dynamic frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fixed Point Theory and Algorithms for Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13663-022-00729-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.116059. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order interface conditions for piezoelectric spherical hollow composites: asymptotic approach and transfer matrix homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114760. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Models in Coupled Thermoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies9010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inexact primal–dual active set method for solving elastodynamic frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.36-59. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2020.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay of solutions to one dimensional nonlinear Schrödinger equations with white noise dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2877-2891. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-smooth Newton and Primal–Dual Active Set method for Non-Smooth Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.114153. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order adhesive effects in composite beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.104108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation of Multiphysic Imperfect Interfaces Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.158. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay of solutions to a water wave model with a nonlocal viscous term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Manoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika Matematika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13370-019-00748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for modeling non-ageing linear viscoelastic composites with general periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.L. Cruz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinovart-Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic derivation of a general imperfect interface law for linear multiphysics composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180-181, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of a water wave model with a nonlocal viscous dispersive term using the diffusive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Manoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.4810-4826. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.4932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft and hard interface models for bonded elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solutions to a BBM-Burgers model with a nonlocal viscous term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Manoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.2279-2300. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for elastodynamics problems : elementary examples of 4D remeshing using simplex elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca23020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Saint Venant-Kirchhoff imperfect interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for modeling three-phase piezoelectric composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathematical Modeling in Micromechanics, 40 (9), pp.3230-3248. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.3937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of laminated shell composite with imperfect contact between the layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guinovart-Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primal-dual active set method for solving multi-rigid-body dynamic contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286517733505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nonlinear imperfect interface models including micro-cracks and smooth roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-017-0047-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect interfaces with graded materials and unilateral conditions: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286517732826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft and hard anisotropic interface in composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lopez-Realpozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Guinovart-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.58-68. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fibrous elastic composites with nonuniform imperfect adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Guinovart-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (1), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-015-1428-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective properties of regular elastic laminated shell composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guinovart-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Guinovart-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico J. Sabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental/Numerical Study on the Interfacial Damage of Bonded Joints for Fibre-Reinforced Polymer Profiles at Service Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostina Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (20), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies4030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of models and methods for pressurized spherical composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guinovart-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286516673233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of piezoelectric composites with mechanical and electrical imperfect contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Guinovart-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C Lopez-Realpozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico J Sabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (12), pp.1603-1625. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315594681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order model for soft and hard elastic interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (23-24), pp.4137-4148. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic shear stiffness of a periodic fibrous composite with non-uniform imperfect contact between the matrix and the fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1253-1262. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enhanced descent algorithms for solving frictional multicontact problems: application to the discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (11), pp.1170-1190. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Constrained Best-fit Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Informatics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26713/jims.v5i2.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the decay rate of solutions to models for water waves with nonlocal viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay of solutions to a viscous asymptotical model for waterwaves: Kakutani–Matsuuchi model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (5), pp.2883-2893. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the collapsing sandpile problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.625-638. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2011.10.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solution of the Poisson equation over hypercubes using reduced Chebyshev polynomial bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Luigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234 (1), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2009.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of contact forces in multi-contact systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ouafik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1-3), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.77-88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay of solutions to a water wave model with a nonlocal viscous dispersive term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp.1473-1492. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2010.27.1473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a dual formulation for the growing sandpile problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (2), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792508007754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective properties of linear random materials: application to Al/SiC and resin/glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.775-786. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-008-0280-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Schrödinger equations and dissipative dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Abounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moatassime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (2), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2008.7.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Keller-Osserman condition for boundary blow-up solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dupaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicentiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nonlinear Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.271 298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meshfree methods and boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (7), pp.989-1011. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity of minimizing maps with values in $\mathbb{S}^2$ and some numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Courilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejeb Hadiji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.711-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Tool for Periodic Heterogeneous Media: Application to Interface in Al/SiC Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ould Khaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.214-217. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.321169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets-Galerkin method for plane elastostatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (2), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Galerkin method for periodic heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 61 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7949(95)00392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of plane elastostatics operators in daubechies wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (4), pp.561-569. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7949(96)00003-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-consistent discretization of hyper-viscoelastic contact models for soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Séminaire Franco-Polonais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPS, May 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved normal compliance method for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Anh Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Barboteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Séminaire Franco-Polonais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPS, May 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of non-linear imperfect interfaces including plasticity and stochastics effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) &amp; 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel interface laws for piezoelectric composites taking into account the flexoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) &amp; 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New soft interface conditions for flexoelectric composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.116059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Convegno AIMETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2022, Palermo, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface laws for multi-physic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy. pp.441-454, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41057-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of imperfect interface laws for multiphysics composites by a multiscale approach: theoretical and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoNSoM 2019 International Conference on Nonlinear Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of interfaces with multiphysics coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perpignan's Days of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On modeling interfaces in composite with multi-physic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Conference of Computational Methods in Multi-scale, Multi-uncertainty and Multi-physics Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of non-ageing linear viscoelastic composites with general periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical modeling of composite adhesively bonded joints based on the Euler-Bernoulli theory and higher-order model for elastic interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect interfaces with unilateral conditions: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Set Type Method and Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect Interfaces with Graded Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Emerging Trends in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average of the elastic properties of bio-heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guinovart-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Guinovart-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering - COBEM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Multi-scale Computational Methods for Solids and Fluids ECCOMAS MSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sarajevo, Bosnia and Herzegovina. pp. 131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On models for interfaces: theory and computational results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order models for soft and hard thin interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 548 - Direct and variational methods for nonsmooth problems in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amboise, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling and characterization of Iinnovative materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cetara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st French-Polish Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for Elastodynamics Problems with a Moving Loading Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage MED-MEF pour la modélisation des interfaces de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non local dispersive and diffusive asymptotical models for waterwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMACS International Conference "Non linear evolution equations and wave phenomena : computational and theory"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements Finis Espace-Temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage MED-MEF pour la modélisation des interfaces de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Fraçais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments finis espace-temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Constrained Best-Fit Alignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipotential method for the contact law and steepest gradient method with optimal step size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE MULTI- ECHELLE POUR MODÉLISER LE COMPORTEMENT DES INTERFACES DE CONTACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Franco-Roumain de Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of the contact forces on an interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM2009, 7th EUROMECH Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures for Education and Research: from National Initiatives to global operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Torki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th World Multi-Conference on Systemics, Cybernetics and Informatics: WMSCI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation des forces de friction dans un système multi-contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ouafik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la friction sur l'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ouafik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous Asymptotical Models for Waterwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IMACS International Conference "Non Linear Evolution Equations and Wave Phenomena : Computational and Theory"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Granular Material using DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Computations in Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Granular Material with a Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ouafik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM8, ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Granular Materials with a Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ouafik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes sans maillage et matériaux aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: formalization and improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.424 - 429, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asynchronous DES Crypto-Processor Secured against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP Int. Conf. on Very Large Scale Integration Systems, VLSI-SoC'05, October 17-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes sans maillage et conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the overall response of composites using homogenization and wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites in Construction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wavelet-Element Method (WEM) for Strongly Heterogeneous Linear and Nonlinear Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMIRT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique de prise en compte des conditions aux limites pour les méthodes sans maillage : application à la transformée en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Galerkin Method. Application to Interface in Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelet-Galerkin Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Study of Randomly Defined Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Mechanics Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Munchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets and Periodic Homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, New York, United States. pp.229-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticité et Ondelettes : Formulation Mathématique et Mise en Œuvre Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multiphysics Modeling of Imperfect Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale and Multiphysics Modelling for Advanced and Sustainable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 231, Springer Nature Switzerland, pp.229-243, 2025, Advanced Structured Materials, 978-3-031-84378-5. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84379-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Engineering Constants for Micropolar Composites with Imperfect Contact Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Espinosa-Almeyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Sánchez-Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Giovanni Bruno; Victor A. Eremeyev; Mikhail Yu. Gutkin; Wolfgang H. Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Heterogeneous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 195, Springer International Publishing, pp.449-466, 2023, Advanced Structured Materials, 978-3-031-28743-5. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28744-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Serpilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials, Advanced Structured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Springer, pp.323-340, 2020, Advanced Structures Materials, 978-3-030-50463-2. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic effective properties for composites with rectangular cross-section fibers using the asymptotic homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bravo-Castillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generalized Models and Non-classical Approaches in Complex Materials 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-222, 2018, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72440-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Imperfect Interfaces and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Welemane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Ibrahimbegovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer International Publishing, pp.81-122, 2016, Computational Methods in Applied Sciences, 978-3-319-27994-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes sans maillage et conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode des éléments finis : extensions et alternatives. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES SCIENCE PUBLICATIONS, 2006, Traité MIM, série Méthodes numériques et éléments finis, 274621170X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Wavelet-element Method to Linear Random Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.329-337, 2004, Lecture Notes in Applied and Computational Mechanics, 978-3-540-41836-8. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interface Law in Dynamic Coupled Thermoelasticity: Asymptotic Analysis and Fem Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Serpilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECCOMAS Thematic Conference on the Mechanical Response of Composites: COMPOSITES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE, 2021, VIII Conference on Mechanical Response of Composites (COMPOSITES 2021), </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/composites.2021.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil-Comp special issue: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Aguilar Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Camotim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Poroseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), pp.1-3, 2015, Advances in Engineering Software, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13585,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF17CB65"/>
+    <w:nsid w:val="4019B511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13816,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumont-serge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145720489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4899-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Cong Huynh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent l'Henaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhuo Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Nie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Aty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Huynh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeghmati Belkacem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291073v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116785" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Manoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13370-019-00748-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4932" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517733505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D8C0048FF74462C0C35CB7B09A0D64541A861E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26713/jims.v5i2.180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.11.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M7RWD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.12.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouafik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.77-88" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792508007754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E1BD836DDDCC8DD3E3B1F541ECB5A4FF0AF385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abounouh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moatassime" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Ha-Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNXXCKV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paillotin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818081v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102771v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Germain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.124" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088278v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84379-2_18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camotim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Poroseva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2014.11.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dumont-serge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145720489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZbAMXbQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4899-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Cong Huynh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Anh Thuong Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cayrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent l'Henaff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhuo Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Barboteu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Nie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Aty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.116281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Huynh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeghmati Belkacem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc127-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291073v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mahmoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13663-022-00729-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.11.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020456" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Manoubi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13370-019-00748-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4932" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517733505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4424" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D8C0048FF74462C0C35CB7B09A0D64541A861E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26713/jims.v5i2.180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.11.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M7RWD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2011.10.625" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.12.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouafik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.77-88" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2010.27.1473" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792508007754" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E1BD836DDDCC8DD3E3B1F541ECB5A4FF0AF385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abounouh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moatassime" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.211" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicentiu Radulescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113782v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Ha-Duong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1659" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZNXXCKV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Courilleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818009v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paillotin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818081v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009567v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Germain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.124" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84379-2_18" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.074" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Camotim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Poroseva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2014.11.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>