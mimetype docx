--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -328,594 +328,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
+                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076729v1</w:t>
+                <w:t xml:space="preserve">hal-01011899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
+                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Oregon - Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011899v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
+                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829173v1</w:t>
+                <w:t xml:space="preserve">hal-00801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
+                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860909v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
+                <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801235v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t>
               </w:r>
@@ -1024,230 +1024,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Grained Traceability for an MDE Approach of Embedded System Conception</w:t>
+                <w:t xml:space="preserve">Adaptation des Templates UML pour la modélisation de composants paramétrables~: application à Gaspard2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flori Glitia</w:t>
+                <w:t xml:space="preserve">Cesar de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMDA Traceability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.27--38</w:t>
+              <w:t xml:space="preserve">4èmes Jounées sur l'Ingénierie Dirigée par les Modèles (IDM 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524367v1</w:t>
+                <w:t xml:space="preserve">inria-00494977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des Templates UML pour la modélisation de composants paramétrables~: application à Gaspard2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine Grained Traceability for an MDE Approach of Embedded System Conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taillard</w:t>
+                <w:t xml:space="preserve">Flori Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Jounées sur l'Ingénierie Dirigée par les Modèles (IDM 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ECMDA Traceability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.27--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494977v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t>
               </w:r>
@@ -1335,445 +1335,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
+                <w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565174v1</w:t>
+                <w:t xml:space="preserve">hal-02466757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Radermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles André</w:t>
+                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert de Simone</w:t>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t>
+              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466757v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TopModL Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fondement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification and Design Languages, FDL 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,90 +1962,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Design, UML to SystemC Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UML-SOC'04-International Workshop on UML for SoC Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, unknown, United States</w:t>
@@ -2074,90 +2074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDL'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,90 +2182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kajfasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability between Design and Simulation tools using Model Transformation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kokoszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,90 +2428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Embedded Design, Intensive Signal Processing Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIVOES-MDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2874,51 +2874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphing de métamodèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ingénierie dirigée par les modèles, VOL 13/4 (1262-1137), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2984,64 +2984,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Engineering for System-on-Chip Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3096,90 +3096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Architecture for Intensive Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Gérard and Jean-Philippe Babeau and Joël Champeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Engineering for Distributed Embedded Real-Time Systems</w:t>
@@ -3390,51 +3390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2013, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation centrée sur les processus métier pour la génération complète de portails collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3754,64 +3754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Models Going Generic : the MARTE Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Olavo de Moura Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Notation to Represent Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,77 +3964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML 2.0 Structure Diagram for Intensive Signal Processing Application Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4766, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4225,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flori Glitia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31797-5_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bonde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26151-6_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH16GVH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokoszko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cristau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Husted" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Franciscus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winterfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/struts-in-action" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.33-53" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucurru Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145204v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flori Glitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31797-5_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bonde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26151-6_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH16GVH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokoszko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cristau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Husted" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Franciscus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winterfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/struts-in-action" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.33-53" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucurru Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145204v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>