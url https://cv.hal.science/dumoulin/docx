--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -233,689 +233,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Crowd-sourcing to Improve the Semantic Transparency of Committee-Designed Languages</w:t>
+                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSLE @ 7th International Conference on Software Language Engineering (SLE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057526v1</w:t>
+                <w:t xml:space="preserve">hal-01011899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
+                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Oregon - Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011899v1</w:t>
+                <w:t xml:space="preserve">hal-01076729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
+                <w:t xml:space="preserve">Using Crowd-sourcing to Improve the Semantic Transparency of Committee-Designed Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Oregon - Portland, United States</w:t>
+              <w:t xml:space="preserve">ITSLE @ 7th International Conference on Software Language Engineering (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076729v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
+                <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801235v1</w:t>
+                <w:t xml:space="preserve">hal-00860909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
+                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860909v1</w:t>
+                <w:t xml:space="preserve">hal-00801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t>
               </w:r>
@@ -1335,445 +1335,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t>
+                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles André</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t>
+              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466757v1</w:t>
+                <w:t xml:space="preserve">inria-00565174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rioux</w:t>
+                <w:t xml:space="preserve">Thierry Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Radermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Meftali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Robert de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565174v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TopModL Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fondement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on specification and Design Languages, FDL 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,90 +1962,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Design, UML to SystemC Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UML-SOC'04-International Workshop on UML for SoC Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, unknown, United States</w:t>
@@ -2068,303 +2068,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kajfasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">IFIP International Workshop on IP Based System-on-Chip Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565179v1</w:t>
+                <w:t xml:space="preserve">inria-00565177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Workshop on IP Based System-on-Chip Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FDL'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565177v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability between Design and Simulation tools using Model Transformation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kokoszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,90 +2428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Embedded Design, Intensive Signal Processing Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIVOES-MDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,64 +2984,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Engineering for System-on-Chip Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3096,90 +3096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Architecture for Intensive Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Gérard and Jean-Philippe Babeau and Joël Champeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Engineering for Distributed Embedded Real-Time Systems</w:t>
@@ -3390,51 +3390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2013, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation centrée sur les processus métier pour la génération complète de portails collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3964,77 +3964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML 2.0 Structure Diagram for Intensive Signal Processing Application Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4766, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4225,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flori Glitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31797-5_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bonde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26151-6_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH16GVH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokoszko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cristau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Husted" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Franciscus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winterfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/struts-in-action" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.33-53" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucurru Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145204v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flori Glitia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31797-5_25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bonde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26151-6_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH16GVH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kokoszko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cristau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Husted" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Franciscus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winterfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/struts-in-action" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.33-53" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucurru Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145204v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>