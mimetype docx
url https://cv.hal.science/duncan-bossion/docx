--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -153,1861 +153,1995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The destruction of 3HeT+ in collisions with tritium: a dynamical study</w:t>
+                <w:t xml:space="preserve">The binding energies of atoms on amorphous silicate dust: A computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+                <w:t xml:space="preserve">Kristoffer Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W. M. C. Sameera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarke J. Esmerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp03908h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538005v1</w:t>
+                <w:t xml:space="preserve">hal-05587829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm ultraluminous infrared galaxy just 600 million years after the big bang</w:t>
+                <w:t xml:space="preserve">The destruction of 3HeT+ in collisions with tritium: a dynamical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bakx</w:t>
+                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sommovigo</w:t>
+                <w:t xml:space="preserve">Felix Spanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoichi Tamura</w:t>
+                <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renske Smit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1714⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.6323-6330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp03908h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364103v1</w:t>
+                <w:t xml:space="preserve">hal-05538005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental confirmation of barrierless reactions between HeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and deuterium atoms suggests a lower abundance of the first molecules at very high redshifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A warm ultraluminous infrared galaxy just 600 million years after the big bang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Grussie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Duncan Bossion</w:t>
+                <w:t xml:space="preserve">Laura Sommovigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Berger</w:t>
+                <w:t xml:space="preserve">Yoichi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renske Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555316⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544 (2), pp.1502-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207520v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of state-to-state rate constants for astrochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental confirmation of barrierless reactions between HeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and deuterium atoms suggests a lower abundance of the first molecules at very high redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aichem.2024.100052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452423v1</w:t>
+                <w:t xml:space="preserve">hal-05207520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature dynamics of H + HeH+→ H2+ + He reaction: On the importance of long-range interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning prediction of state-to-state rate constants for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0233558⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.100052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aichem.2024.100052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785474v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate sticking coefficient calculation for carbonaceous dust growth through accretion and desorption in astrophysical environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Aalto</w:t>
+                <w:t xml:space="preserve">Low temperature dynamics of H + HeH+→ H2+ + He reaction: On the importance of long-range interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Bossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Esmerian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452362⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (14), pp.144312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0233558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847801v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adiabatic ring polymer molecular dynamics in the phase space of the SU ( N ) Lie group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Bossion</w:t>
+                <w:t xml:space="preserve">Accurate sticking coefficient calculation for carbonaceous dust growth through accretion and desorption in astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
+                <w:t xml:space="preserve">A. Sarangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Huo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esmerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0133970⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 692, pp.A249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198006v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adiabatic mapping dynamics in the phase space of the SU ( N ) Lie group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-adiabatic ring polymer molecular dynamics in the phase space of the SU ( N ) Lie group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 157 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 158 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0133970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0094893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197996v1</w:t>
+                <w:t xml:space="preserve">hal-04198006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adiabatic ring polymer molecular dynamics with spin mapping variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-adiabatic mapping dynamics in the phase space of the SU ( N ) Lie group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 154 (18), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0051456⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 157 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0094893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197966v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the H + HD → D + H$_2$ chemical reaction for astrophysical applications: A state-to-state quasi-classical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-adiabatic ring polymer molecular dynamics with spin mapping variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (8), pp.081102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 154 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0051456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0017697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03064481v1</w:t>
+                <w:t xml:space="preserve">hal-04197966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type shock modelling – the effect of new H2–H collisional rate coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical investigation of the H + HD → D + H$_2$ chemical reaction for astrophysical applications: A state-to-state quasi-classical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ndengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2441⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (8), pp.081102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0017697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172344v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of H + HeH + ( v = 0, j = 0) → H 2 + + He: Insight on the Possible Complex-Forming Behavior of the Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">C-type shock modelling – the effect of new H2–H collisional rate coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nesterenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yury Suleimanov</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06122⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (4), pp.4520-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369810v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state quasi-classical trajectory study of the D + H$_2$ collision for high temperature astrophysical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of H + HeH + ( v = 0, j = 0) → H 2 + + He: Insight on the Possible Complex-Forming Behavior of the Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Parlant</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5082158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (49), pp.10480-10489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928082v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ro-vibrational excitation of H$_2$ by H extended to high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">State-to-state quasi-classical trajectory study of the D + H$_2$ collision for high temperature astrophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Parlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2089⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.084301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5082158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861331v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ro-vibrational excitation of H$_2$ by H extended to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Bossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Parlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480, pp.3718-3724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The low temperature D&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; → HD + H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reaction rate coefficient: a ring polymer molecular dynamics and quasi-classical trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (41), pp.26752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cp05398g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,1354 +2151,1354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Astrochemistry: Multi-Layer Perceptron and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Department of Space, Earth and Environment - Chalmers University of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic Dust Growth in Astrophysical Environments: A Combined Dynamics and Machine Learning Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical processes of astrophysical interest: astrochemistry in the JWST era (PCPAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Florent - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adiabatic Dynamics using the Path-integral Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Institut des Sciences Chimiques de Rennes (ISCR) - Université de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning prediction of state-to-state rate constants for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Reactive Scattering (QRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul (Turquie), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Atomic and Molecular Accretion on Cosmic Dust Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkaprabha Sarangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Nyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire (PCMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyncamique adiabatique pour l'astrochimie, développements méthodologiques pour la dynamique non-adiabatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Institue of Physics of Rennes - University of Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Adiabatic Mapping Dynamics in the phase space of SU(N) Lie group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Northeastern Regional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rochester, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de Recherche en Astrochimie et Développements Méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Laboratoire de Chimie théorique (LCT) at Sorbonne University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adiabatic Dyncamics using the Path-integral Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Laboratoire de Physique et Chimie Théorique (LPCT) - Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spin-mapping RPMD, a new approach to study non-adiabatic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual GdR ThéMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ring polymer molecular dynamics study of low temperature insertion reactions for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury V Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Molecular Collisions XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Big Sky, MT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical behaviour of the HeH$^+$ + H $\rightarrow$ H$_2^+$ + He reaction, a quasi-classical and quantum statistical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SF2A, atelier PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of H$_2$ by H atoms at high temperature for astrophysical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on the Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical and quantum study of atom-diatom collisions for high temperature regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collisional excitation of H$_2$ at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">PICS Collisional Excitation of Hydrides in the InterStellar Medium meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996368v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional excitation of H$_2$ at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quasi-classical and quantum study of atom-diatom collisions for high temperature regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICS Collisional Excitation of Hydrides in the InterStellar Medium meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996363v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-to-state study of the D+H$_2$ reaction for the primordial Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR ThéMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3374,547 +3508,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SM-NRPMD: A Novel Method to Study Non-Adiabatic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2022 Bonding Through Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adiabatic ring polymer molecular dynamics with spin mapping variables: A novel method to study non-adiabatic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutirtha Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2021 Resilience of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ro-vibrational excitation of H$_2$ by H for high temperature regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on the Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques des collisions atome-molécule pour l'astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre utilisateurs du centre de calcul MESO@LR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ro-vibrational excitation of H$_2$ by H for high temperature regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques de systèmes hamiltonien astrophysiques : collisions atome-molécule et orbites stellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre utilisateurs du centre de calcul MESO@LR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,108 +4058,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Formulas of the Structure Constants in the $\mathfrak{su}(N)$ Lie Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4035,114 +4169,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et simulations de collisions moléculaires réactives pour la chimie primordiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Bossion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTS090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02881931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4210,51 +4344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="427FBD63"/>
+    <w:nsid w:val="41C3C5F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4441,51 +4575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duncan-bossion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245229507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Spanier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03908h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bakx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sommovigo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Tamura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Smit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grussie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aichem.2024.100052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233558" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarangi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esmerian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hashemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutirtha Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Huo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ying" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051456" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nesterenok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Suleimanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Parlant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05398g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkaprabha Sarangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Suleimanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Wozniak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02881931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS090" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duncan-bossion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245229507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Hansson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. C. Sameera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarke J. Esmerian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Bossion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Andersson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Spanier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03908h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bakx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sommovigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Tamura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Smit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grussie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nyman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aichem.2024.100052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarangi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esmerian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hashemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutirtha Chowdhury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Huo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ying" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndengue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017697" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nesterenok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Suleimanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Parlant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05398g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkaprabha Sarangi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Suleimanov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Wozniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02881931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>