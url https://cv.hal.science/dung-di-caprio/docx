--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dung Di Caprio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Adsorbed Material and Shadowing Effects on the Shape and Size of Electrodeposited Dendrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio D a Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (17), pp.11068-11080. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the density and charge profiles in the theory of electrical double layer: From planar to spherical and cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojko Vlachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 371, pp.121040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic control using cellular automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.1631-1643. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Adsorbate Diffusion and Edges in a Transition from Particle to Dendritic Morphology during Silver Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohère Dokhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (43), pp.49362-49374. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c15258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft core fluid with competing interactions at a hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 362, pp.119652. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and electric field distributions in the interelectrode region of an inhomogeneous solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prokopchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.23501. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.25.23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum tailoring of electronic properties in covalently functionalized graphene: application to ammonia gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (55), pp.36002-36011. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06112k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion in evolving media: Experiment and modeling by cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brijou-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, pp.110457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grid cell geometry on 3D cellular automata behavior in intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion: Comparison between experiments and cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.108953. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice fluid with attractive interaction between nearest neighbors and repulsive interaction between next-next-nearest neighbors on simple cubic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.84-95. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-84-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of the metal passivation process in potentiostatic conditions using discrete lattice gas automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate evaluations of both porosity and tortuosity of anodic films grown on rolled AA 1050 and on rolled or machined AA 2024 T3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of electropotential in the electrode area of a solid state ion electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heorhi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-73-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-range contributions to equilibrium and transport properties of solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.33501. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.22.33501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of short-range interaction and correlations on the charge and electric field distribution in a model solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 335, pp.156-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium properties of the lattice system with SALR interaction potential on a square lattice: quasi-chemical approximation versus Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.43002. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.21.43002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adsorbate Diffusion on the Dendritic Morphology of Electrodeposited Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.21418-21432. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of mobile ions in lattice models: Screening effects, thermodynamic and electrophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the type of the interparticle interaction and the number of blocked sites on the diffusion coefficient of the lattice fluid on a simple cubic lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (14), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1319594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitting corrosion modelling by means of a stochastic cellular automata-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1311074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from compact to branched films in electrodeposition with surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cellular automata to the understanding of corrosion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.33802. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.33802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life in Science: In memory of Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.30101. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.30101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic cellular automata model of generalised corrosion, transition to localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1300748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid with isotropic Yukawa repulsion at a hard wall: Mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.13608. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.19.13608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating Yukawa fluid at a hard wall: field theory description *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (16-17), pp.2500-2515. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1174787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automata simulations of intra and intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.438-450. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete stochastic model of occluded corrosion cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of ordered nanopore growth in alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of anodization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact theorems for anisotropic fluids near a hard wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (1), pp.014705. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic voltammetry simulations with cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from compact to porous films in deposition with temperature-activated diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Yukawa fluid at a hard wall: Field theory treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (19), pp.194708. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4921242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Eduard Vakarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.37002. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.18.37002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of Scanning Electrochemical Microscopy (SECM) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.314-318. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01101713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from anomalous to normal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (6), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.062126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier–Saupe nematogenic fluid interacting with an isotropic and an anisotropic Yukawa potentials: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (8), pp.1023-1041. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.762615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematic fluid at a hard wall in the mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.14002. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.16.14002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Growth of Organized Nanoporous Structures by Anodic Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (36), pp.13034-13041. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301840c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid: field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.33605. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.14.33605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adsorption in passivation phenomena modelled by discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.3963-3968. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach for morphological evolution of localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278211Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of corroded surfaces: Contribution of cellular automaton modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (1), pp.418-425. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (5), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall. Field theory description.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (05), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of passivation phenomena based on discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (12), pp.3884-3890. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.01.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple field theoretical approach of Coulomb systems. Entropic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214038. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/21/214038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for classical systems. Entropic effects. Application to nonhomogeneous electrolytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30970/jps.13.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density field theory for a fluid interacting with the Yukawa potential. Role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (21), pp.3197-3202. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970310001632318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Polarization of the Neutral Interface for Valence Asymmetric Coulombic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (7), pp.2006-2012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8086573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Indistinguishability Symmetry within a Field Theory. Entropic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.238-248. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e11020238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to inhomogeneous ionic systems: thermodynamic consistency with the contact theorem, Gibbs adsorption and surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (16), pp.2545-2558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0026897031000154293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally exact field theory for classical systems at equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (12), pp.125401. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/12/125401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘Contact conditions for the charge in the theory of the electrical double layer’ ” [J. Chem. Phys. 128, 117101 (2008)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (11), pp.117102. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2873466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the charge profile in the theory of the electrical double layer for nonsymmetrical electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (17), pp.174702. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Extension of a Field Theory Approach for the Description of the Double Layer Accounting for Excluded Volume Effects †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (43), pp.15700-15705. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0737395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to the liquid state. Elements of comprehension of the role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131-132, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results from the contact theorem for the charge profile for symmetric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2750336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of the differential capacitance in valence asymmetric electrolytes. Comparison of Monte Carlo simulation results and the field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3777-3786. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970600976774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bordel Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Turmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 275 (1-3), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical description of the liquid state. Exact relations. The role of the ideal entropy revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3443-3450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970601014815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of differential capacity at an uncharged interface with Debye–Hückel electrolyte: Field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 582 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B502194D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact conditions for the charge in the theory of the electrical double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (23), pp.234705. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2137707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific ionic interactions within a simple extension of the Gouy–Chapman theory including hard sphere effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple extension of the Gouy–Chapman theory including hard sphere effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0728(02)01270-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for ionic systems. From fluctuations and structure at a hard wall to thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (20-22), pp.2967-2974. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(03)00362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSITY FIELD THEORY TO STUDY ASSOCIATION IN A YUKAWA FLUID. ROLE OF THE FLUCTUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.6.4.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIELD THEORETICAL APPROACH TO THE DEBYE-HUCKEL ELECTROLYTE DIFFERENTIAL CAPACITANCE IN A SLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (4), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.4.4.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of electric variables in Debye–Hückel electrolyte at a neutral hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (20-21), pp.3051-3055. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00593-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicontinuous phases in coulombic systems. The role of specific interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (2-3), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(00)00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption transition at charged interfaces: Theoretical approach and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (4), pp.3877-3883. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.61.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory study of the effect of specific interactions in ionic systems: A simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (20), pp.8572-8583. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to investigate the effects of non-Coulombic interactions on the structure of charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (9), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of the competition between coulombic and specific interactions at charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badialii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (19-20), pp.2947-2955. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRELATION INEQUALITIES IN THE VICINITY OF THE LIQUID-GAS CRITICAL POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.149. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.7.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance properties and correlation functions in liquid-state theory: Connection with the Ward-Takahashi identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (3), pp.2320-2325. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.53.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of then-body correlation functions near the liquid-gas critical point. Correlation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Russier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 80 (5-6), pp.1241-1278. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02179870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed beam study of the I 2 +F 2 →IF( B )+IF( X ) reaction: Spectrum of the chemiluminescence and rovibrational distribution of IF( B )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90 (8), pp.4198-4207. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.455776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automata Based Approach to Corrosion and Passivity Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Las Vegas, United States. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the SECMin molten salts environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.05109, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/snamc/201405109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron, D. di Caprio. 2024 European Federation of Corrosion Published by Elsevier Ltd., 71, 2024, EFC Green Book series, European Federation of Corrosion Publications Number 71, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of lattice fluid with competing interactions on a square lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.237-239, 2018, Proc. VIII int. conf. "Actual Problems of Solid State Physics. SSP-2018"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Potential Distribution of Nonhomogeneous Solid Electrolyte Proceedings Nanomaterials: Applications & Properties (NAP) 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of annihilation A + B -&amp;gt; 0 of diffusing particles created at a planar wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. Jandieri and F. G. Tinetti. 1, pp.158-161, 2016, Proceedings of the 2016 International Conference on Scientific Computing (CSC '16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of nanopore formation in passive layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Chmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.236-240, 2011, Proceedings of the International Conference on Scientific Computing (CSC'11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.62-70, 2010, Proceedings of the International Conference on Scientific Computing (CSC'10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-88, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Féron; Dung Di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion; Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EFC Green Book, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton modelling of intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130, 2024, EFC Green Book series, European Federation of Corrosion Publications, D. di Caprio. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-186, 2014, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Cellular Automaton Models for Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-196, 2014, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.E1-E1, 2014, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Theoretical Approach for Ionic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionic Soft Matter: Modern Trends in Theory and Applications, Proceedings of the NATO Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2005, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3659-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical aspects of the ionic solution structure at a charged interface and in the bulk phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Electrochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.39-53, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche théorique des liquides par une théorie des champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université P. et M. Curie, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dung Di Caprio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Adsorbed Material and Shadowing Effects on the Shape and Size of Electrodeposited Dendrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio D a Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (17), pp.11068-11080. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the density and charge profiles in the theory of electrical double layer: From planar to spherical and cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojko Vlachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 371, pp.121040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic control using cellular automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.1631-1643. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Adsorbate Diffusion and Edges in a Transition from Particle to Dendritic Morphology during Silver Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohère Dokhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (43), pp.49362-49374. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c15258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft core fluid with competing interactions at a hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 362, pp.119652. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and electric field distributions in the interelectrode region of an inhomogeneous solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prokopchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.23501. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.25.23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion in evolving media: Experiment and modeling by cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brijou-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, pp.110457. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum tailoring of electronic properties in covalently functionalized graphene: application to ammonia gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (55), pp.36002-36011. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06112k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grid cell geometry on 3D cellular automata behavior in intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion: Comparison between experiments and cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.108953. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice fluid with attractive interaction between nearest neighbors and repulsive interaction between next-next-nearest neighbors on simple cubic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.84-95. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-84-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate evaluations of both porosity and tortuosity of anodic films grown on rolled AA 1050 and on rolled or machined AA 2024 T3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of the metal passivation process in potentiostatic conditions using discrete lattice gas automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of electropotential in the electrode area of a solid state ion electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heorhi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-73-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-range contributions to equilibrium and transport properties of solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.33501. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.22.33501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of short-range interaction and correlations on the charge and electric field distribution in a model solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 335, pp.156-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium properties of the lattice system with SALR interaction potential on a square lattice: quasi-chemical approximation versus Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.43002. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.21.43002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adsorbate Diffusion on the Dendritic Morphology of Electrodeposited Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.21418-21432. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of mobile ions in lattice models: Screening effects, thermodynamic and electrophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the type of the interparticle interaction and the number of blocked sites on the diffusion coefficient of the lattice fluid on a simple cubic lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (14), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1319594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitting corrosion modelling by means of a stochastic cellular automata-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1311074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from compact to branched films in electrodeposition with surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cellular automata to the understanding of corrosion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.33802. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.33802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life in Science: In memory of Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.30101. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.30101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic cellular automata model of generalised corrosion, transition to localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1300748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid with isotropic Yukawa repulsion at a hard wall: Mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.13608. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.19.13608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating Yukawa fluid at a hard wall: field theory description *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (16-17), pp.2500-2515. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1174787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automata simulations of intra and intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.438-450. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete stochastic model of occluded corrosion cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of ordered nanopore growth in alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of anodization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact theorems for anisotropic fluids near a hard wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (1), pp.014705. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Yukawa fluid at a hard wall: Field theory treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (19), pp.194708. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4921242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from compact to porous films in deposition with temperature-activated diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic voltammetry simulations with cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Eduard Vakarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.37002. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.18.37002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of Scanning Electrochemical Microscopy (SECM) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.314-318. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01101713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from anomalous to normal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (6), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.062126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier–Saupe nematogenic fluid interacting with an isotropic and an anisotropic Yukawa potentials: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (8), pp.1023-1041. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.762615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematic fluid at a hard wall in the mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.14002. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.16.14002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Growth of Organized Nanoporous Structures by Anodic Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (36), pp.13034-13041. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301840c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid: field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.33605. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.14.33605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adsorption in passivation phenomena modelled by discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.3963-3968. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach for morphological evolution of localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278211Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of corroded surfaces: Contribution of cellular automaton modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (1), pp.418-425. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (5), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall. Field theory description.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (05), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of passivation phenomena based on discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (12), pp.3884-3890. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.01.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple field theoretical approach of Coulomb systems. Entropic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214038. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/21/214038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for classical systems. Entropic effects. Application to nonhomogeneous electrolytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30970/jps.13.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density field theory for a fluid interacting with the Yukawa potential. Role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (21), pp.3197-3202. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970310001632318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Polarization of the Neutral Interface for Valence Asymmetric Coulombic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (7), pp.2006-2012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8086573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Indistinguishability Symmetry within a Field Theory. Entropic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.238-248. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e11020238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to inhomogeneous ionic systems: thermodynamic consistency with the contact theorem, Gibbs adsorption and surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (16), pp.2545-2558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0026897031000154293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally exact field theory for classical systems at equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (12), pp.125401. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/12/125401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘Contact conditions for the charge in the theory of the electrical double layer’ ” [J. Chem. Phys. 128, 117101 (2008)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (11), pp.117102. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2873466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the charge profile in the theory of the electrical double layer for nonsymmetrical electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (17), pp.174702. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Extension of a Field Theory Approach for the Description of the Double Layer Accounting for Excluded Volume Effects †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (43), pp.15700-15705. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0737395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to the liquid state. Elements of comprehension of the role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131-132, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results from the contact theorem for the charge profile for symmetric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2750336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of the differential capacitance in valence asymmetric electrolytes. Comparison of Monte Carlo simulation results and the field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3777-3786. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970600976774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bordel Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Turmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 275 (1-3), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical description of the liquid state. Exact relations. The role of the ideal entropy revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3443-3450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970601014815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of differential capacity at an uncharged interface with Debye–Hückel electrolyte: Field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 582 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B502194D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact conditions for the charge in the theory of the electrical double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (23), pp.234705. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2137707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific ionic interactions within a simple extension of the Gouy–Chapman theory including hard sphere effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple extension of the Gouy–Chapman theory including hard sphere effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0728(02)01270-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSITY FIELD THEORY TO STUDY ASSOCIATION IN A YUKAWA FLUID. ROLE OF THE FLUCTUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.6.4.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for ionic systems. From fluctuations and structure at a hard wall to thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (20-22), pp.2967-2974. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(03)00362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of electric variables in Debye–Hückel electrolyte at a neutral hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (20-21), pp.3051-3055. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00593-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIELD THEORETICAL APPROACH TO THE DEBYE-HUCKEL ELECTROLYTE DIFFERENTIAL CAPACITANCE IN A SLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (4), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.4.4.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicontinuous phases in coulombic systems. The role of specific interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (2-3), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(00)00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption transition at charged interfaces: Theoretical approach and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (4), pp.3877-3883. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.61.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory study of the effect of specific interactions in ionic systems: A simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (20), pp.8572-8583. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to investigate the effects of non-Coulombic interactions on the structure of charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (9), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of the competition between coulombic and specific interactions at charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badialii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (19-20), pp.2947-2955. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRELATION INEQUALITIES IN THE VICINITY OF THE LIQUID-GAS CRITICAL POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.149. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.7.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance properties and correlation functions in liquid-state theory: Connection with the Ward-Takahashi identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (3), pp.2320-2325. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.53.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of then-body correlation functions near the liquid-gas critical point. Correlation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Russier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 80 (5-6), pp.1241-1278. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02179870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed beam study of the I 2 +F 2 →IF( B )+IF( X ) reaction: Spectrum of the chemiluminescence and rovibrational distribution of IF( B )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90 (8), pp.4198-4207. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.455776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automata Based Approach to Corrosion and Passivity Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Las Vegas, United States. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the SECMin molten salts environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.05109, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/snamc/201405109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron, D. di Caprio. 2024 European Federation of Corrosion Published by Elsevier Ltd., 71, 2024, EFC Green Book series, European Federation of Corrosion Publications Number 71, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of lattice fluid with competing interactions on a square lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.237-239, 2018, Proc. VIII int. conf. "Actual Problems of Solid State Physics. SSP-2018"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Potential Distribution of Nonhomogeneous Solid Electrolyte Proceedings Nanomaterials: Applications & Properties (NAP) 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of annihilation A + B -&amp;gt; 0 of diffusing particles created at a planar wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. Jandieri and F. G. Tinetti. 1, pp.158-161, 2016, Proceedings of the 2016 International Conference on Scientific Computing (CSC '16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of nanopore formation in passive layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Chmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.236-240, 2011, Proceedings of the International Conference on Scientific Computing (CSC'11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.62-70, 2010, Proceedings of the International Conference on Scientific Computing (CSC'10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-88, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Féron; Dung Di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion; Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EFC Green Book, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton modelling of intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130, 2024, EFC Green Book series, European Federation of Corrosion Publications, D. di Caprio. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-186, 2014, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Cellular Automaton Models for Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-196, 2014, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.E1-E1, 2014, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Theoretical Approach for Ionic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionic Soft Matter: Modern Trends in Theory and Applications, Proceedings of the NATO Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2005, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3659-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical aspects of the ionic solution structure at a charged interface and in the bulk phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Electrochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.39-53, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche théorique des liquides par une théorie des champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université P. et M. Curie, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafed Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio D a Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslav Holovko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.121040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Raouafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh&#232;re Dokhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c15258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtsiv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kravtsiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bokun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prokopchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.25.23501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920261v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dammak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06112k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brijou-Mokrani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Groda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Vikhrenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-84-95" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stafiej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Giffard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhi Bokun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-73-83" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bokun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.33501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vikhrenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.02.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.21.43002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bokun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Groda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Vikhrenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1319594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1311074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Caprio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.30101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holovko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Patsahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kravtsiv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Caprio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.19.13608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1174787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Luciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Bartosik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921242" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.18.37002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stafiej" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.08.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9253GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-0933-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.762615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.16.14002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ammam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-01" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badiali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301840c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.14.33605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L804T37-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278211Y.0000000006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.09.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PR09RB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.547524" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.01.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCKZKWMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badiali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/21/214038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/jps.13.4003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632318" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8086573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Badiali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e11020238" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000154293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/12/125401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2873466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Valisko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezs&#337; Boda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737395" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLJQVTX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4NSH4T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354836v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2750336" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600976774" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601014815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedziolka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rozniecka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Borkowska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.02.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NVX8Q16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B502194D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-889PSVZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137707" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDWSPKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(02)01270-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6Z6GK6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00362-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGC29LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.6.4.693" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.4.4.715" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00593-X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FCD19F3D5D58DE4BD0C83E7F9AADAB2B812BDC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00119-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348ZWFZH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.3877" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476958" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badialii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00035-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD35A6E8E17432DA441B701BFDD7FC9DD7639D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.7.149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.2320" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02179870" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CVK0X1LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gou&#233;dard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455776" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartosik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litniewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorecki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2014.54" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356083v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Chmielewski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/corrosion-modelling-with-cellular-automata/feron/978-0-443-13786-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosik &#321;ukasz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafiej Janusz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Caprio Dung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_75" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3659-0_1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3CC548FDEC5F877AFCF8EA49D31353D647AD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafed Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio D a Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslav Holovko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.121040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Raouafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh&#232;re Dokhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c15258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtsiv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kravtsiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bokun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prokopchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.25.23501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brijou-Mokrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920261v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dammak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06112k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Groda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Vikhrenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-84-95" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Giffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6606" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stafiej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhi Bokun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-73-83" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bokun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.33501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vikhrenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.02.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.21.43002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bokun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Groda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Vikhrenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1319594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1311074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Caprio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.30101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holovko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Patsahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kravtsiv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Caprio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.19.13608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1174787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Luciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Bartosik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.18.37002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stafiej" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.08.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9253GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-0933-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.762615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.16.14002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ammam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-01" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badiali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301840c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.14.33605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L804T37-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278211Y.0000000006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.09.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PR09RB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.547524" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.01.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCKZKWMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badiali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/21/214038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/jps.13.4003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632318" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8086573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Badiali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e11020238" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000154293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/12/125401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2873466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Valisko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezs&#337; Boda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737395" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLJQVTX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4NSH4T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354836v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2750336" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600976774" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601014815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedziolka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rozniecka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Borkowska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.02.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NVX8Q16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B502194D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-889PSVZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137707" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDWSPKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(02)01270-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6Z6GK6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.6.4.693" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00362-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGC29LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00593-X" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FCD19F3D5D58DE4BD0C83E7F9AADAB2B812BDC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.4.4.715" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00119-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348ZWFZH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.3877" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476958" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badialii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00035-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD35A6E8E17432DA441B701BFDD7FC9DD7639D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.7.149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.2320" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02179870" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CVK0X1LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gou&#233;dard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455776" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartosik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litniewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorecki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2014.54" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356083v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Chmielewski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/corrosion-modelling-with-cellular-automata/feron/978-0-443-13786-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosik &#321;ukasz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafiej Janusz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Caprio Dung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_75" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3659-0_1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3CC548FDEC5F877AFCF8EA49D31353D647AD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>