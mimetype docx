--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dung Di Caprio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Adsorbed Material and Shadowing Effects on the Shape and Size of Electrodeposited Dendrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio D a Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (17), pp.11068-11080. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the density and charge profiles in the theory of electrical double layer: From planar to spherical and cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojko Vlachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 371, pp.121040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic control using cellular automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.1631-1643. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Adsorbate Diffusion and Edges in a Transition from Particle to Dendritic Morphology during Silver Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohère Dokhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (43), pp.49362-49374. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c15258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft core fluid with competing interactions at a hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 362, pp.119652. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and electric field distributions in the interelectrode region of an inhomogeneous solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prokopchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.23501. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.25.23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion in evolving media: Experiment and modeling by cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brijou-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, pp.110457. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum tailoring of electronic properties in covalently functionalized graphene: application to ammonia gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (55), pp.36002-36011. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06112k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grid cell geometry on 3D cellular automata behavior in intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion: Comparison between experiments and cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.108953. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice fluid with attractive interaction between nearest neighbors and repulsive interaction between next-next-nearest neighbors on simple cubic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.84-95. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-84-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate evaluations of both porosity and tortuosity of anodic films grown on rolled AA 1050 and on rolled or machined AA 2024 T3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of the metal passivation process in potentiostatic conditions using discrete lattice gas automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of electropotential in the electrode area of a solid state ion electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heorhi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-73-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-range contributions to equilibrium and transport properties of solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.33501. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.22.33501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of short-range interaction and correlations on the charge and electric field distribution in a model solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 335, pp.156-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium properties of the lattice system with SALR interaction potential on a square lattice: quasi-chemical approximation versus Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.43002. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.21.43002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adsorbate Diffusion on the Dendritic Morphology of Electrodeposited Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.21418-21432. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of mobile ions in lattice models: Screening effects, thermodynamic and electrophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the type of the interparticle interaction and the number of blocked sites on the diffusion coefficient of the lattice fluid on a simple cubic lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (14), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1319594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitting corrosion modelling by means of a stochastic cellular automata-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1311074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from compact to branched films in electrodeposition with surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cellular automata to the understanding of corrosion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.33802. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.33802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life in Science: In memory of Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.30101. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.30101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic cellular automata model of generalised corrosion, transition to localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1300748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid with isotropic Yukawa repulsion at a hard wall: Mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.13608. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.19.13608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating Yukawa fluid at a hard wall: field theory description *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (16-17), pp.2500-2515. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1174787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automata simulations of intra and intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.438-450. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete stochastic model of occluded corrosion cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of ordered nanopore growth in alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of anodization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact theorems for anisotropic fluids near a hard wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (1), pp.014705. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Yukawa fluid at a hard wall: Field theory treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (19), pp.194708. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4921242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from compact to porous films in deposition with temperature-activated diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic voltammetry simulations with cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Eduard Vakarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.37002. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.18.37002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of Scanning Electrochemical Microscopy (SECM) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.314-318. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01101713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from anomalous to normal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (6), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.062126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier–Saupe nematogenic fluid interacting with an isotropic and an anisotropic Yukawa potentials: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (8), pp.1023-1041. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.762615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematic fluid at a hard wall in the mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.14002. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.16.14002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Growth of Organized Nanoporous Structures by Anodic Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (36), pp.13034-13041. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301840c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid: field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.33605. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.14.33605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adsorption in passivation phenomena modelled by discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.3963-3968. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach for morphological evolution of localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278211Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of corroded surfaces: Contribution of cellular automaton modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (1), pp.418-425. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (5), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall. Field theory description.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (05), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of passivation phenomena based on discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (12), pp.3884-3890. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.01.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple field theoretical approach of Coulomb systems. Entropic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214038. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/21/214038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for classical systems. Entropic effects. Application to nonhomogeneous electrolytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30970/jps.13.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density field theory for a fluid interacting with the Yukawa potential. Role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (21), pp.3197-3202. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970310001632318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Polarization of the Neutral Interface for Valence Asymmetric Coulombic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (7), pp.2006-2012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8086573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Indistinguishability Symmetry within a Field Theory. Entropic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.238-248. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e11020238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to inhomogeneous ionic systems: thermodynamic consistency with the contact theorem, Gibbs adsorption and surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (16), pp.2545-2558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0026897031000154293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally exact field theory for classical systems at equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (12), pp.125401. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/12/125401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘Contact conditions for the charge in the theory of the electrical double layer’ ” [J. Chem. Phys. 128, 117101 (2008)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (11), pp.117102. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2873466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the charge profile in the theory of the electrical double layer for nonsymmetrical electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (17), pp.174702. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Extension of a Field Theory Approach for the Description of the Double Layer Accounting for Excluded Volume Effects †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (43), pp.15700-15705. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0737395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to the liquid state. Elements of comprehension of the role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131-132, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results from the contact theorem for the charge profile for symmetric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2750336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of the differential capacitance in valence asymmetric electrolytes. Comparison of Monte Carlo simulation results and the field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3777-3786. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970600976774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bordel Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Turmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 275 (1-3), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical description of the liquid state. Exact relations. The role of the ideal entropy revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3443-3450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970601014815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of differential capacity at an uncharged interface with Debye–Hückel electrolyte: Field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 582 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B502194D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact conditions for the charge in the theory of the electrical double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (23), pp.234705. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2137707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific ionic interactions within a simple extension of the Gouy–Chapman theory including hard sphere effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple extension of the Gouy–Chapman theory including hard sphere effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0728(02)01270-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSITY FIELD THEORY TO STUDY ASSOCIATION IN A YUKAWA FLUID. ROLE OF THE FLUCTUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.6.4.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for ionic systems. From fluctuations and structure at a hard wall to thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (20-22), pp.2967-2974. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(03)00362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of electric variables in Debye–Hückel electrolyte at a neutral hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (20-21), pp.3051-3055. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00593-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIELD THEORETICAL APPROACH TO THE DEBYE-HUCKEL ELECTROLYTE DIFFERENTIAL CAPACITANCE IN A SLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (4), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.4.4.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicontinuous phases in coulombic systems. The role of specific interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (2-3), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(00)00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption transition at charged interfaces: Theoretical approach and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (4), pp.3877-3883. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.61.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory study of the effect of specific interactions in ionic systems: A simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (20), pp.8572-8583. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to investigate the effects of non-Coulombic interactions on the structure of charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (9), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of the competition between coulombic and specific interactions at charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badialii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (19-20), pp.2947-2955. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRELATION INEQUALITIES IN THE VICINITY OF THE LIQUID-GAS CRITICAL POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.149. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.7.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance properties and correlation functions in liquid-state theory: Connection with the Ward-Takahashi identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (3), pp.2320-2325. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.53.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of then-body correlation functions near the liquid-gas critical point. Correlation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Russier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 80 (5-6), pp.1241-1278. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02179870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed beam study of the I 2 +F 2 →IF( B )+IF( X ) reaction: Spectrum of the chemiluminescence and rovibrational distribution of IF( B )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90 (8), pp.4198-4207. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.455776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automata Based Approach to Corrosion and Passivity Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Las Vegas, United States. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the SECMin molten salts environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.05109, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/snamc/201405109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron, D. di Caprio. 2024 European Federation of Corrosion Published by Elsevier Ltd., 71, 2024, EFC Green Book series, European Federation of Corrosion Publications Number 71, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of lattice fluid with competing interactions on a square lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.237-239, 2018, Proc. VIII int. conf. "Actual Problems of Solid State Physics. SSP-2018"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Potential Distribution of Nonhomogeneous Solid Electrolyte Proceedings Nanomaterials: Applications & Properties (NAP) 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of annihilation A + B -&amp;gt; 0 of diffusing particles created at a planar wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. Jandieri and F. G. Tinetti. 1, pp.158-161, 2016, Proceedings of the 2016 International Conference on Scientific Computing (CSC '16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of nanopore formation in passive layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Chmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.236-240, 2011, Proceedings of the International Conference on Scientific Computing (CSC'11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.62-70, 2010, Proceedings of the International Conference on Scientific Computing (CSC'10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-88, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Féron; Dung Di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion; Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EFC Green Book, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton modelling of intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130, 2024, EFC Green Book series, European Federation of Corrosion Publications, D. di Caprio. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-186, 2014, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Cellular Automaton Models for Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-196, 2014, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.E1-E1, 2014, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Theoretical Approach for Ionic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionic Soft Matter: Modern Trends in Theory and Applications, Proceedings of the NATO Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2005, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3659-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical aspects of the ionic solution structure at a charged interface and in the bulk phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Electrochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.39-53, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche théorique des liquides par une théorie des champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université P. et M. Curie, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dung Di Caprio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Adsorbed Material and Shadowing Effects on the Shape and Size of Electrodeposited Dendrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio D a Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (17), pp.11068-11080. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the density and charge profiles in the theory of electrical double layer: From planar to spherical and cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojko Vlachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 371, pp.121040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic control using cellular automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.1631-1643. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Adsorbate Diffusion and Edges in a Transition from Particle to Dendritic Morphology during Silver Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohère Dokhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (43), pp.49362-49374. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c15258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft core fluid with competing interactions at a hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 362, pp.119652. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and electric field distributions in the interelectrode region of an inhomogeneous solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prokopchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.23501. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.25.23501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion in evolving media: Experiment and modeling by cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brijou-Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, pp.110457. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum tailoring of electronic properties in covalently functionalized graphene: application to ammonia gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (55), pp.36002-36011. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06112k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grid cell geometry on 3D cellular automata behavior in intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular corrosion: Comparison between experiments and cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.108953. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate evaluations of both porosity and tortuosity of anodic films grown on rolled AA 1050 and on rolled or machined AA 2024 T3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (12), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of the metal passivation process in potentiostatic conditions using discrete lattice gas automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of electropotential in the electrode area of a solid state ion electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heorhi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-73-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-range contributions to equilibrium and transport properties of solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.33501. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.22.33501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of short-range interaction and correlations on the charge and electric field distribution in a model solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 335, pp.156-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice fluid with attractive interaction between nearest neighbors and repulsive interaction between next-next-nearest neighbors on simple cubic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Belarusian State University. Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.84-95. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33581/2520-2243-2019-2-84-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adsorbate Diffusion on the Dendritic Morphology of Electrodeposited Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.21418-21432. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of mobile ions in lattice models: Screening effects, thermodynamic and electrophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the type of the interparticle interaction and the number of blocked sites on the diffusion coefficient of the lattice fluid on a simple cubic lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium properties of the lattice system with SALR interaction potential on a square lattice: quasi-chemical approximation versus Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.43002. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.21.43002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from compact to branched films in electrodeposition with surface diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafed Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitting corrosion modelling by means of a stochastic cellular automata-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1311074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cellular automata to the understanding of corrosion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Zenkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.33802. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.33802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life in Science: In memory of Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.30101. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.20.30101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic cellular automata model of generalised corrosion, transition to localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1300748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (14), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1319594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid with isotropic Yukawa repulsion at a hard wall: Mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.13608. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.19.13608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating Yukawa fluid at a hard wall: field theory description *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (16-17), pp.2500-2515. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2016.1174787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automata simulations of intra and intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.438-450. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete stochastic model of occluded corrosion cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulations of ordered nanopore growth in alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact theorems for anisotropic fluids near a hard wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (1), pp.014705. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Yukawa fluid at a hard wall: Field theory treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Patsahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (19), pp.194708. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4921242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from compact to porous films in deposition with temperature-activated diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic voltammetry simulations with cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Eduard Vakarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.37002. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.18.37002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of anodization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from anomalous to normal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarão Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.062126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of Scanning Electrochemical Microscopy (SECM) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.314-318. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01101713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier–Saupe nematogenic fluid interacting with an isotropic and an anisotropic Yukawa potentials: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (8), pp.1023-1041. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.762615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematic fluid at a hard wall in the mean field approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.14002. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.16.14002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion-passivation processes in a cellular automata based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.697-709. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-0933-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of mercury/ethylammonium nitrate ionic liquid+water system: Electrocapillarity, surface charge and differential capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Growth of Organized Nanoporous Structures by Anodic Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (36), pp.13034-13041. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301840c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adsorption in passivation phenomena modelled by discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (11), pp.3963-3968. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach for morphological evolution of localised corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278211Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of corroded surfaces: Contribution of cellular automaton modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vautrin-Ul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (1), pp.418-425. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall: field theory description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (5), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukawa fluid at a hard wall. Field theory description.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (05), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2010.547524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maier-Saupe nematogenic fluid: field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kravtsiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.33605. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.14.33605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of passivation phenomena based on discrete lattice gas automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (12), pp.3884-3890. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.01.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for classical systems. Entropic effects. Application to nonhomogeneous electrolytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.4002. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30970/jps.13.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density field theory for a fluid interacting with the Yukawa potential. Role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (21), pp.3197-3202. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970310001632318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Polarization of the Neutral Interface for Valence Asymmetric Coulombic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (7), pp.2006-2012. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8086573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Indistinguishability Symmetry within a Field Theory. Entropic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.238-248. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e11020238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to inhomogeneous ionic systems: thermodynamic consistency with the contact theorem, Gibbs adsorption and surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (16), pp.2545-2558. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0026897031000154293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple field theoretical approach of Coulomb systems. Entropic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214038. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/21/214038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘Contact conditions for the charge in the theory of the electrical double layer’ ” [J. Chem. Phys. 128, 117101 (2008)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (11), pp.117102. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2873466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contact conditions for the charge profile in the theory of the electrical double layer for nonsymmetrical electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (17), pp.174702. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally exact field theory for classical systems at equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (12), pp.125401. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/12/125401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical approach to the liquid state. Elements of comprehension of the role of the ideal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131-132, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results from the contact theorem for the charge profile for symmetric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (1), pp.014106. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2750336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Extension of a Field Theory Approach for the Description of the Double Layer Accounting for Excluded Volume Effects †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (43), pp.15700-15705. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0737395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of the differential capacitance in valence asymmetric electrolytes. Comparison of Monte Carlo simulation results and the field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Valisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dezső Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3777-3786. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970600976774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bordel Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Turmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 275 (1-3), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theoretical description of the liquid state. Exact relations. The role of the ideal entropy revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (22-24), pp.3443-3450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970601014815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous temperature dependence of differential capacity at an uncharged interface with Debye–Hückel electrolyte: Field theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 582 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transfer processes at ionic liquid based redox active drop deposited on an electrode surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Rozniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.2954. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B502194D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact conditions for the charge in the theory of the electrical double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (23), pp.234705. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2137707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific ionic interactions within a simple extension of the Gouy–Chapman theory including hard sphere effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple extension of the Gouy–Chapman theory including hard sphere effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0728(02)01270-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory for ionic systems. From fluctuations and structure at a hard wall to thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (20-22), pp.2967-2974. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(03)00362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSITY FIELD THEORY TO STUDY ASSOCIATION IN A YUKAWA FLUID. ROLE OF THE FLUCTUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.6.4.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of electric variables in Debye–Hückel electrolyte at a neutral hard wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Borkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (20-21), pp.3051-3055. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00593-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIELD THEORETICAL APPROACH TO THE DEBYE-HUCKEL ELECTROLYTE DIFFERENTIAL CAPACITANCE IN A SLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (4), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.4.4.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicontinuous phases in coulombic systems. The role of specific interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (2-3), pp.163-175. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(00)00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption transition at charged interfaces: Theoretical approach and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (4), pp.3877-3883. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.61.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field theory study of the effect of specific interactions in ionic systems: A simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (20), pp.8572-8583. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to investigate the effects of non-Coulombic interactions on the structure of charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (9), pp.3607-3618. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.476958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of the competition between coulombic and specific interactions at charged interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Badialii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (19-20), pp.2947-2955. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRELATION INEQUALITIES IN THE VICINITY OF THE LIQUID-GAS CRITICAL POINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.149. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.7.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance properties and correlation functions in liquid-state theory: Connection with the Ward-Takahashi identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (3), pp.2320-2325. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.53.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of then-body correlation functions near the liquid-gas critical point. Correlation inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Russier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 80 (5-6), pp.1241-1278. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02179870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed beam study of the I 2 +F 2 →IF( B )+IF( X ) reaction: Spectrum of the chemiluminescence and rovibrational distribution of IF( B )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90 (8), pp.4198-4207. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.455776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02468695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automata Based Approach to Corrosion and Passivity Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Las Vegas, United States. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2014.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the SECMin molten salts environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.05109, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/snamc/201405109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron, D. di Caprio. 2024 European Federation of Corrosion Published by Elsevier Ltd., 71, 2024, EFC Green Book series, European Federation of Corrosion Publications Number 71, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of lattice fluid with competing interactions on a square lattice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav G. Groda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav S. Vikhrenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.237-239, 2018, Proc. VIII int. conf. "Actual Problems of Solid State Physics. SSP-2018"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Potential Distribution of Nonhomogeneous Solid Electrolyte Proceedings Nanomaterials: Applications & Properties (NAP) 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Vikhrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myroslav Holovko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation study of annihilation A + B -&amp;gt; 0 of diffusing particles created at a planar wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. Jandieri and F. G. Tinetti. 1, pp.158-161, 2016, Proceedings of the 2016 International Conference on Scientific Computing (CSC '16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modeling of nanopore formation in passive layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Chmielewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.236-240, 2011, Proceedings of the International Conference on Scientific Computing (CSC'11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata approach to corrosion and passivity phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. R. Arabnia and G. A. Gravvanis. pp.62-70, 2010, Proceedings of the International Conference on Scientific Computing (CSC'10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-88, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata. Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Féron; Dung Di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 European Federation of Corrosion; Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EFC Green Book, 978-0-443-13786-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton modelling of intergranular corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130, 2024, EFC Green Book series, European Federation of Corrosion Publications, D. di Caprio. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Cellular Automaton Models for Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-196, 2014, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-186, 2014, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Modelling Ordered Nanopourous Structures by Anodization via Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosik Łukasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stafiej Janusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Caprio Dung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Automata, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.E1-E1, 2014, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Theoretical Approach for Ionic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stafiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Badiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionic Soft Matter: Modern Trends in Theory and Applications, Proceedings of the NATO Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2005, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3659-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical aspects of the ionic solution structure at a charged interface and in the bulk phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Stafiej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Electrochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.39-53, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche théorique des liquides par une théorie des champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Di Caprio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université P. et M. Curie, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafed Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio D a Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslav Holovko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.121040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Raouafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh&#232;re Dokhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c15258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtsiv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kravtsiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bokun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prokopchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.25.23501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brijou-Mokrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920261v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dammak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06112k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Groda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Vikhrenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-84-95" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Giffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6606" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stafiej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhi Bokun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-73-83" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bokun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.33501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vikhrenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.02.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.21.43002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bokun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Groda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Vikhrenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1319594" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Lamare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1311074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Caprio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.30101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holovko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Patsahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kravtsiv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Caprio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.19.13608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1174787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Luciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Bartosik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.18.37002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stafiej" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.08.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9253GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-0933-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.762615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.16.14002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ammam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-01" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badiali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301840c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.14.33605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L804T37-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278211Y.0000000006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.09.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PR09RB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.547524" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.01.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCKZKWMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badiali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/21/214038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/jps.13.4003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632318" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8086573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Badiali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e11020238" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000154293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/12/125401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2873466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Valisko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezs&#337; Boda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737395" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLJQVTX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4NSH4T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354836v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2750336" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600976774" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601014815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedziolka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rozniecka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Borkowska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.02.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NVX8Q16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B502194D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-889PSVZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137707" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDWSPKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(02)01270-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6Z6GK6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.6.4.693" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00362-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGC29LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00593-X" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FCD19F3D5D58DE4BD0C83E7F9AADAB2B812BDC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.4.4.715" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00119-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348ZWFZH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.3877" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476958" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badialii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00035-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD35A6E8E17432DA441B701BFDD7FC9DD7639D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.7.149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.2320" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02179870" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CVK0X1LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gou&#233;dard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455776" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartosik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litniewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorecki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2014.54" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356083v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Chmielewski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/corrosion-modelling-with-cellular-automata/feron/978-0-443-13786-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosik &#321;ukasz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafiej Janusz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Caprio Dung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_75" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3659-0_1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3CC548FDEC5F877AFCF8EA49D31353D647AD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafed Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio D a Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslav Holovko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.121040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Raouafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh&#232;re Dokhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c15258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtsiv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kravtsiv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bokun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prokopchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.25.23501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brijou-Mokrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920261v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dammak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06112k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Giffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stafiej" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhi Bokun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-73-83" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bokun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Vikhrenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.33501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vikhrenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.02.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Groda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33581/2520-2243-2019-2-84-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bokun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.03.123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Groda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Vikhrenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.21.43002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Lamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1311074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Caprio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henderson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.30101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1319594" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holovko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Patsahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kravtsiv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Caprio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.19.13608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1174787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Luciano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.04.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Bartosik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aar&#227;o Reis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012402" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Badiali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.18.37002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062126" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stafiej" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.08.074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9253GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.762615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-0933-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.16.14002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ammam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-01" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badiali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301840c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L804T37-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278211Y.0000000006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.09.052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PR09RB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.547524" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.14.33605" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.01.106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCKZKWMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/jps.13.4003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632318" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8086573" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Badiali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e11020238" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000154293" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badiali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/21/214038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2873466" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/12/125401" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2006.08.025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL4NSH4T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2750336" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Valisko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezs&#337; Boda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLJQVTX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600976774" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601014815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Borkowska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.02.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NVX8Q16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedziolka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rozniecka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B502194D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-889PSVZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137707" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.06.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDWSPKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(02)01270-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6Z6GK6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00362-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGC29LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.6.4.693" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00593-X" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FCD19F3D5D58DE4BD0C83E7F9AADAB2B812BDC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.4.4.715" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00119-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348ZWFZH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.3877" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476958" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badialii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00035-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD35A6E8E17432DA441B701BFDD7FC9DD7639D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.7.149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.2320" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02179870" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CVK0X1LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gou&#233;dard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.455776" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bartosik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litniewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorecki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2014.54" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354976v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356083v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Chmielewski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/corrosion-modelling-with-cellular-automata/feron/978-0-443-13786-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosik &#321;ukasz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafiej Janusz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Caprio Dung" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_19" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_75" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3659-0_1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3CC548FDEC5F877AFCF8EA49D31353D647AD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>