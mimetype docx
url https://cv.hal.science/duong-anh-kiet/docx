--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -732,209 +732,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Recognition Using Temporal Shift Module and Ensemble Learning</w:t>
+                <w:t xml:space="preserve">Addressing Out-of-Label Hazard Detection in Dashcam Videos: Insights from the COOOL Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR2024, MMVPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Kolkata, India. pp.302-313, </w:t>
+              <w:t xml:space="preserve">WACV2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tucson, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88217-3_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.16037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040149v1</w:t>
+                <w:t xml:space="preserve">hal-05040152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Framework for Classifying AI-Generated Content Across Modalities</w:t>
+                <w:t xml:space="preserve">Action Recognition Using Temporal Shift Module and Ensemble Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defactify4 @ AAAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI, Jan 2025, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">ICPR2024, MMVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Kolkata, India. pp.302-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.00375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88217-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040148v1</w:t>
+                <w:t xml:space="preserve">hal-05040149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elderly Activity Recognition in the Wild: Results from the EAR Challenge</w:t>
               </w:r>
@@ -992,196 +992,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Document Parsing via Large Margin Feature Matching and Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong Anh Kiet</w:t>
+                <w:t xml:space="preserve">Scalable Framework for Classifying AI-Generated Content Across Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocUI@AAAI-25</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07442⟩</w:t>
+              <w:t xml:space="preserve">Defactify4 @ AAAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Jan 2025, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040156v1</w:t>
+                <w:t xml:space="preserve">hal-05040148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Out-of-Label Hazard Detection in Dashcam Videos: Insights from the COOOL Challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+                <w:t xml:space="preserve">Hierarchical Document Parsing via Large Margin Feature Matching and Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Anh Kiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tucson, United States. </w:t>
+              <w:t xml:space="preserve">DocUI@AAAI-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.16037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040152v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging feature communication in federated learning for remote sensing image classification</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94A7A272"/>
+    <w:nsid w:val="20D1D024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1846,51 +1846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-anh-kiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0230-6104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duong_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Kiet Duong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Vu La" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3511122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88217-3_23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.00375" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.07821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Anh Kiet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.16037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.13575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan-Thinh Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACOMPA57018.2022.00013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Thuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan-Duy H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Ho Thang-Long" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Xuan Nhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-anh-kiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0230-6104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duong_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Kiet Duong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Vu La" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3511122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.16037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88217-3_23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.07821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.00375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Anh Kiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.13575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan-Thinh Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACOMPA57018.2022.00013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Thuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan-Duy H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Ho Thang-Long" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Xuan Nhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>