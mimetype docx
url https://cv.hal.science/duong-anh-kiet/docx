--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">duong_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PwdLOUwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,548 +194,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FedShip: Federated Learning for Ship Detection From Multi-Source Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran-Vu La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoàng-Ân Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3511122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFU-SIAM a Novel Diabetic Foot Ulcer Classification With Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.98315-98332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3312531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -724,666 +745,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Out-of-Label Hazard Detection in Dashcam Videos: Insights from the COOOL Challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Action Recognition Using Temporal Shift Module and Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.16037⟩</w:t>
+              <w:t xml:space="preserve">ICPR2024, MMVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Kolkata, India. pp.302-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88217-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040152v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Recognition Using Temporal Shift Module and Ensemble Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elderly Activity Recognition in the Wild: Results from the EAR Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR2024, MMVPR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAR-CV4Smalls@WACV2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tuscon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.07821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88217-3_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040149v1</w:t>
+                <w:t xml:space="preserve">hal-05040155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Activity Recognition in the Wild: Results from the EAR Challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scalable Framework for Classifying AI-Generated Content Across Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAR-CV4Smalls@WACV2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defactify4 @ AAAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Jan 2025, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.00375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.07821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040155v1</w:t>
+                <w:t xml:space="preserve">hal-05040148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Framework for Classifying AI-Generated Content Across Modalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+                <w:t xml:space="preserve">Hierarchical Document Parsing via Large Margin Feature Matching and Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Anh Kiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defactify4 @ AAAI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DocUI@AAAI-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.00375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040148v1</w:t>
+                <w:t xml:space="preserve">hal-05040156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Document Parsing via Large Margin Feature Matching and Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong Anh Kiet</w:t>
+                <w:t xml:space="preserve">Addressing Out-of-Label Hazard Detection in Dashcam Videos: Insights from the COOOL Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocUI@AAAI-25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACV2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tucson, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.16037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040156v1</w:t>
+                <w:t xml:space="preserve">hal-05040152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging feature communication in federated learning for remote sensing image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoàng-Ân Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Tan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athenes, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.13575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Margin Cotangent Loss for Deep Similarity Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan-Thinh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Advanced Computing and Analytics (ACOMPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ho Chi Minh City, France. pp.40-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACOMPA57018.2022.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1393,161 +1414,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCMUS at MediaEval 2020: Image-Text Fusion for Automatic News-Images Re-Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Quang Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tuan-Duy H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Ho Thang-Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Xuan Nhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1615,51 +1636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20D1D024"/>
+    <w:nsid w:val="3E5FA4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1846,51 +1867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-anh-kiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0230-6104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duong_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Kiet Duong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Vu La" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3511122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.16037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88217-3_23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.07821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.00375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Anh Kiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.13575" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan-Thinh Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACOMPA57018.2022.00013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Thuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan-Duy H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Ho Thang-Long" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Xuan Nhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/duong-anh-kiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0230-6104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duong_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PwdLOUwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Kiet Duong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Vu La" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3511122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88217-3_23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.07821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.00375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Anh Kiet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.16037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.13575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan-Thinh Truong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACOMPA57018.2022.00013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Quang Thuc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan-Duy H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Ho Thang-Long" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Xuan Nhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>